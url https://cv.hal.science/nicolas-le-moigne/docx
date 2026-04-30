--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -187,8057 +187,8199 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
+                <w:t xml:space="preserve">Impact of thermal treatment on the crystallization behavior and mechanical properties of semicrystalline PLGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+                <w:t xml:space="preserve">Fatemeh Salimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Chahinez Aouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barbulée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Angellier-Coussy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 157, pp.109153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944887v1</w:t>
+                <w:t xml:space="preserve">hal-05570068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
+                <w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nour El Dein</w:t>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282275v1</w:t>
+                <w:t xml:space="preserve">hal-04944887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+                <w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.121925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094626v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flammability of flax plant fractions: a whole-plant study from micro- to bench- scale</w:t>
+                <w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Galinier</w:t>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Brendlé</w:t>
+                <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111532⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165025v1</w:t>
+                <w:t xml:space="preserve">hal-05094626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flammability of flax plant fractions: a whole-plant study from micro- to bench- scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bono</w:t>
+                <w:t xml:space="preserve">Solène Galinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Corn</w:t>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Crosatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Daniotti</w:t>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 241, pp.111532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932089v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of water and ethanol pure vapours and vapour mixtures by four hardwoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pesaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pankaj Yadav</w:t>
+                <w:t xml:space="preserve">Pierre Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bossu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Cristina Crosatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+                <w:t xml:space="preserve">Sara Daniotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (1), pp.177-194. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-023-01514-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307933v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Sabir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
+                <w:t xml:space="preserve">Gilles Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106190⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412332v1</w:t>
+                <w:t xml:space="preserve">hal-04616131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
+                <w:t xml:space="preserve">Salma Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 207, pp.106190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616131v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption of water and ethanol pure vapours and vapour mixtures by four hardwoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Pankaj Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bras</w:t>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.177-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-023-01514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582973v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-fibre tensile testing of plant fibres: Set-up compliance as a key parameter for reliable assessment of their mechanical behaviour</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Huguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119762⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724554v1</w:t>
+                <w:t xml:space="preserve">hal-04582973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-fibre tensile testing of plant fibres: Set-up compliance as a key parameter for reliable assessment of their mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Caër</w:t>
+                <w:t xml:space="preserve">Erwan Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Beigbeder</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121253⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180058v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the Potential of Waste Fibers from Timber Production and Clearings for the Development of Local Bio-based Insulation Fiberboards in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bossu</w:t>
+                <w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elouan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Moreau</w:t>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Delisée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Célia Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02085-9⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 321, pp.121253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848251v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melek Ayadi</w:t>
+                <w:t xml:space="preserve">Revealing the Potential of Waste Fibers from Timber Production and Clearings for the Development of Local Bio-based Insulation Fiberboards in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Jérome Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nakhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Christine Delisée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.4281-4295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02085-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708784v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+                <w:t xml:space="preserve">Melek Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barteau</w:t>
+                <w:t xml:space="preserve">Michel Nakhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delattre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.115265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311937v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Impact of the processing temperature on the crystallization behavior and mechanical properties of poly[R-3-hydroxybutyrate-co-(R-3-hydroxyvalerate)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229, pp.123987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080239v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the processing temperature on the crystallization behavior and mechanical properties of poly[R-3-hydroxybutyrate-co-(R-3-hydroxyvalerate)]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123987⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285247v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Bourg</w:t>
+                <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Valette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Guillaume Barteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154909v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of low velocity impact damage in flax fabrics reinforced biocomposites by coupled high-speed imaging and DIC analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106137⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959295v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bio-Inspired Hierarchical Fibres to Tailor the Fibre/Matrix Interphase in (Bio)Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
+                <w:t xml:space="preserve">Experimental assessment of low velocity impact damage in flax fabrics reinforced biocomposites by coupled high-speed imaging and DIC analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13050804⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.106137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03164679v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Development of Bio-Inspired Hierarchical Fibres to Tailor the Fibre/Matrix Interphase in (Bio)Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13050804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03113919v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), p.1878-1890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537288v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632185v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Youssef El Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Garat</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541875v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">H.N. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Mouille</w:t>
+                <w:t xml:space="preserve">W. Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921257v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Sescousse</w:t>
+                <w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25153408⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913568v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on natural fibres for the creation of hierarchically structured fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sillard</w:t>
+                <w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (15), pp.1-40/3408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25153408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905699v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ienny</w:t>
+                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on natural fibres for the creation of hierarchically structured fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ensenlaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432958v1</w:t>
+                <w:t xml:space="preserve">hal-02905699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
+                <w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169387v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae starch-based bioplastics: Screening of ten strains and plasticization of unfractionated microalgae by extrusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Delrue</w:t>
+                <w:t xml:space="preserve">Thierry Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 208, pp.142-151. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.12.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425058v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
+                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436544v1</w:t>
+                <w:t xml:space="preserve">hal-02436508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+                <w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahlous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924005v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microalgae starch-based bioplastics: Screening of ten strains and plasticization of unfractionated microalgae by extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 208, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436508v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154437v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+                <w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+                <w:t xml:space="preserve">P. Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.599-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350667v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzonka Mineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01831128v1</w:t>
+                <w:t xml:space="preserve">hal-02350667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide Couplings by Reactive Extrusion: Solid-Tolerant and Free from Carcinogenic, Mutagenic and Reprotoxic Chemicals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+                <w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093266v1</w:t>
+                <w:t xml:space="preserve">hal-01831128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fractionation of olive pomace for the development of food packaging biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lammi</w:t>
+                <w:t xml:space="preserve">Peptide Couplings by Reactive Extrusion: Solid-Tolerant and Free from Carcinogenic, Mutagenic and Reprotoxic Chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Yeboue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+                <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.250-261. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (12), pp.16001-16004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623602v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of water–ethanol mixtures by poplar wood: swelling and viscoelastic behaviour</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dry fractionation of olive pomace for the development of food packaging biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Trens</w:t>
+                <w:t xml:space="preserve">Sarah Lammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Di Renzo</w:t>
+                <w:t xml:space="preserve">Djamel Djenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-018-1022-1⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.250-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828706v1</w:t>
+                <w:t xml:space="preserve">hal-02623602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Kaci</w:t>
+                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634184⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884805v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+                <w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012087v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+                <w:t xml:space="preserve">Sorption of water–ethanol mixtures by poplar wood: swelling and viscoelastic behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (4), pp.987 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-018-1022-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02894284v1</w:t>
+                <w:t xml:space="preserve">hal-01828706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 109, pp.199-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02906429v1</w:t>
+                <w:t xml:space="preserve">hal-02894284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization and thermal properties of compatibilized poly(3-hydroxybutyrate-co-3-hydroxyvalerate) (PHBV)/poly(butylene succinate) (PBS)/halloysite ternary nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
+                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.12.009⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906421v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Iggui</w:t>
+                <w:t xml:space="preserve">Morphological characterization and thermal properties of compatibilized poly(3-hydroxybutyrate-co-3-hydroxyvalerate) (PHBV)/poly(butylene succinate) (PBS)/halloysite ternary nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.142-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914193v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular modeling and imaging of initial stages of cellulose fibril assembly: Evidence for a disordered intermediate stage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark J. Grimson</w:t>
+                <w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Iggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Simon Cambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.art. no. e93981. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989921v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interface in natural fibres reinforced poly(lactic acid) biocomposites modified by optimized organosilane treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular modeling and imaging of initial stages of cellulose fibril assembly: Evidence for a disordered intermediate stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candace H. Haigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark J. Grimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.art. no. e93981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914352v1</w:t>
+                <w:t xml:space="preserve">hal-00989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t>
+                <w:t xml:space="preserve">Study of the interface in natural fibres reinforced poly(lactic acid) biocomposites modified by optimized organosilane treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Longerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.481-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611610v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.08.003⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611626v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renbo Wei</w:t>
+                <w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Buguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753309v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi Liang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renbo Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201203291⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (15), pp.7485-7491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03247385v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and capillary shear rheology of natural fiber-reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi Liang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23521⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (24), pp.3070-3076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201203291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800842v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the never-dried state influence the swelling and dissolution of cellulose fibres in aqueous solvent?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Spinu</w:t>
+                <w:t xml:space="preserve">Dynamic and capillary shear rheology of natural fiber-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Martien van den Oever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Navard</w:t>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (2), pp.247-256. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (12), pp.2582-2593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-010-9485-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.23521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573828v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical analysis of fibre size and shape distribution after compounding in composites reinforced by natural fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does the never-dried state influence the swelling and dissolution of cellulose fibres in aqueous solvent?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.012⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.247-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-010-9485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617421v1</w:t>
+                <w:t xml:space="preserve">hal-00573828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted dissolution and derivatization capacities of cellulose fibres under uniaxial elongational stress</w:t>
+                <w:t xml:space="preserve">A statistical analysis of fibre size and shape distribution after compounding in composites reinforced by natural fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Heinze</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien van Den Oever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Navard</w:t>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2009.11.053⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (10), pp.1542-1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509587v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of cellulose xanthate dissolution in sodium hydroxide-water mixtures: a rheo-optical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (7-8), pp.Pages 217-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution mechanisms of wood cellulose fibres in NaOH-water</w:t>
+                <w:t xml:space="preserve">Restricted dissolution and derivatization capacities of cellulose fibres under uniaxial elongational stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Spinu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-009-9370-5⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (2), pp.Pages 447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2009.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509589v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation and contraction of native and regenerated cellulose fibers upon swelling and dissolution: the role of morphological and stress unbalances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (3), pp.Pages 507-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-009-9395-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide Blend Fibres Formed from NaOH, N-Methylmorpholine-N-oxide and 1-Ethyl-3-methylimidazolium acetate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissolution mechanisms of wood cellulose fibres in NaOH-water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibres and Textiles in Eastern Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.Pages 31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-009-9370-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509555v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes and alkaline solubility of wood cellulose fibers after enzymatic peeling treatment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polysaccharide Blend Fibres Formed from NaOH, N-Methylmorpholine-N-oxide and 1-Ethyl-3-methylimidazolium acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wendler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Wawro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Wesolowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danuta Ciechanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fibres and Textiles in Eastern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.Pages 21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509591v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural changes and alkaline solubility of wood cellulose fibers after enzymatic peeling treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Jardeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (2), pp.Pages 325-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gradient in dissolution capacity of successively deposited cell wall layers in cotton fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pannetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 262 (1), pp.Pages 65-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.200850207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8247,7813 +8389,7813 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef El Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable plant fibres for thermoplastic biocomposites: Selection and fractionation as keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. EPNOE International Polysaccharide Conference (EPNOE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between different processing routes to disperse cellulose nanocrystals into polyvinyl alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Carreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic composites: processing routes as key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Nanocrystals as Reinforcements in Thermoplastic Composites: Effect of Processing Route on Dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoR 95th - The 95th Annual Meeting of The Society of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorella Vulgaris as a Promising Feedstock for Biobased Biodegradable Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Compadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fonsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP 2024 - 8th Congress of the International Society for Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Luycker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Evon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining XRD and nanoindentation to characterize mechanical properties evolution of flax cell walls during controlled heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobrücken 2024: Nanomechanical Testing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking the changes into mechanical properties and ultrastructure of flax cell walls during a dynamic heating treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose use in composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">CELLIENCE - Cellulose Science Webinar 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133092v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+                <w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Compadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dimitriades-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213144v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose use in composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duborper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CELLIENCE - Cellulose Science Webinar 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
+              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342909v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier &amp;quot;Composites thermoplastiques biosourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Ecole d'été Cothep 2023 - Mise en oeuvre des composites thermoplastiques : couplages thermophysiques et propriétés induites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Domaine de Port aux Rocs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315481v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Duborper</w:t>
+                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">Polyray 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112356v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Composites thermoplastiques biosourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbulée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été Cothep 2023 - Mise en oeuvre des composites thermoplastiques : couplages thermophysiques et propriétés induites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Domaine de Port aux Rocs, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381707v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Claire Hostequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior of Flax Fibers during Cyclic Tensile Tests in a Controlled Humid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elouan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ouagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Applied Hair Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Agro et Bio ressources - Les Avant-Premières du 18ème congrès de la SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbulée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un banc test de mesure en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA-based Biocomposites by Supercritical CO2 Assisted Batch Process : Effect of Processing and Cellulose Fibres on Foam Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation d’un tissu de lin industriel par adsorption de polysaccharides: effets sur les propriétés physiques des fibres de lin et des biocomposites lin/epoxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées scientifiques GFP des Polyméristes Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae: a promising resource for processing bio-based polymer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’in Provence European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de gonflement et comportement mécanique des faisceaux de fibres végétales en conditions hygro/hydrothermiques contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée manipulation et caractérisation pour les fibres végétales et synthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDRs Mecafib et Robotique, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nature à la voiture, il n’y a qu’un pas…</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Development of hierarchical interphase in flax/epoxy biocomposites with cellulose nanocrystals: Effects on physical properties of flax fibres and biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines d’Alès, Oct 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005246v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hierarchical interphase in flax/epoxy biocomposites with cellulose nanocrystals: Effects on physical properties of flax fibres and biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Surproduction d’Amidon chez les Microalgues en vue de Produire des Bioplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Polymerix 2019 - Biopolymères : sources et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171758v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surproduction d’Amidon chez les Microalgues en vue de Produire des Bioplastiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Sassi</w:t>
+                <w:t xml:space="preserve">De la nature à la voiture, il n’y a qu’un pas…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymerix 2019 - Biopolymères : sources et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines d’Alès, Oct 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509050v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of bacterially synthesized polyesters PHBVs in the development of new biodegradable composites: Improved methods to enhance their advantages and sidestep their constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">GLOPACK Project –New generation of bio-based and fully degradable composite food-trays made of biopolymers and fibresfrom agrowastes. Materials optimization for upscaled productive solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillard</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant fibres and biopolymers for biobased materials and composites applications (GDR Symbiose et Interreg FLOWER project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Heraklion 2019 - 7th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04835998v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOPACK Project –New generation of bio-based and fully degradable composite food-trays made of biopolymers and fibresfrom agrowastes. Materials optimization for upscaled productive solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Interest of bacterially synthesized polyesters PHBVs in the development of new biodegradable composites: Improved methods to enhance their advantages and sidestep their constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Reis</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heraklion 2019 - 7th International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Plant fibres and biopolymers for biobased materials and composites applications (GDR Symbiose et Interreg FLOWER project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460629v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bras</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs ECOCOMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès, Mar 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005170v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Taguet</w:t>
+                <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Alès, France</w:t>
+              <w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509037v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Beaugrand</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs ECOCOMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès, Mar 2019, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514978v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doineau</w:t>
+                <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Nhan Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de printemps GdR Symbiose 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de recherche Symbiose, Apr 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005226v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+                <w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journée de printemps GdR Symbiose 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de recherche Symbiose, Apr 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443422v2</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. El Moussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque PolyRay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753347v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Corn</w:t>
+                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gazull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893664v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978185v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684525v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Metrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011869v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low velocity impact damage assessment in natural fibre biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of halloysite nanotubes/poly(hydroxybutyrate-co-valerate) (PHBV)/poly(butylene succinate) (PBS) ternary nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kennouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Remili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Acera Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PHBV/organo-clays nano-biocomposite foams by continuous supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the study of natural fibre/matrix interface in biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t>
+              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725163v2</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European conference on composite materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t>
+              <w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258547v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725163v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and characterization of PHBV/clay nano-biocomposite foams by supercritical CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM 16 -16th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Composite Materials - University of Seville, Jun 2014, Seville, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐jacques Letourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVING THE INTERFACE IN NATURAL FIBRES REINFORCED PLA BIOCOMPOSITES BY OPTIMIZED ORGANOSILANE TREATMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Longerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM15 - 15 TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a PHB-HV/clay nanocomposite foam by using sc-CO2 assisted extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabeb Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyakhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European meeting on supercritical fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISASF - TU Delft, Oct 2011, The Hague, Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution-swelling transition in cellulose fibers: The influence of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Spinu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16063,2091 +16205,2091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian Asseko Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic Composites: effect of processing route on dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect Of Processing On Particle Dispersion And Rheological Behaviour Of Cnc Reinforced Polyvinyl Alcohol Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Heuzey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Graz, Austria. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un essai de traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ienny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Troyes, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLA-based biocomposites foaming by supercritical CO2 assisted batch process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2021 - European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duborper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of biocomposite foams PLA / Natural fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Chaires Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2019 - 17th European Meeting on Supercritical Fluids, 7th European Meeting on High Pressure Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Garat</w:t>
+                <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510248v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Puech</w:t>
+                <w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510035v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Acera Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18157,152 +18299,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18312,1280 +18454,1280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the Production of Cellulose Nanomaterials and Their Use in Engineering (Bio)Plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Banvillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bugaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Taguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Plant: Sources of Fibres, Nanocellulose and Cellulosic Derivatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.333-393, 2023, Composites Science and Technology, 978-981-99-2473-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-2473-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
+                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918023v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t>
+                <w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918024v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcellular Foaming of (Nano)Biocomposites by Continuous Extrusion Assisted by Supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Benezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass Extrusion and Reaction Technologies: Principles to Practices and Future Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1304, ACS Publications, pp 171-188, 2018, ACS Symposium Series, 9780841233713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements de préparation et de fonctionnalisation des fibres végétales : stratégies et conséquences sur les propriétés des fibres et composites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites polymères à base de fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Cellulose Dissolution and Regeneration to Added Value Applications — Synergism Between Molecular Understanding and Material Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poonam Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose - Fundamental Aspects and Current Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/61402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Specific Behaviour of Native Cellulose Fibers upon Dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Tim F. Liebert, Thomas J. Heinze, Kevin J. Edgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Chapter 7, Pages 137-148, 2010, ACS Symposium Series, Vol. 1033, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19595,147 +19737,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse peptidique continue, sans solvant et non enzymatique par extrusion réactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Yeboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lamaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3527580. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19745,100 +19887,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swelling and dissolution mechanisms of cellulose fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ENMP1581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00353429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19848,138 +19990,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Modification of Natural Fibres to Improve Biocomposites Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue "Modification of Natural Fibres to Improve Biocomposites Performances" - section "Biomacromolecules, Biobased and Biodegradable Polymers"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId474"/>
+      <w:footerReference w:type="default" r:id="rId481"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20047,51 +20189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD237F01"/>
+    <w:nsid w:val="2FE6E2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20278,51 +20420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1218-7090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140176047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05165025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Galinier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111532" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050804" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02905699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ensenlaz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116713" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ponge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yeboue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamaty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04509" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.052" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989921v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace H. Haigler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Grimson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gervais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093981" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573828v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno dos Santos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9485-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C8D44A68791FF5F9F974A79A1BEBDCA588E5D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509587v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.053" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522080v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9370-5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509583v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9395-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/055D363880FC4A1903256367E351CCF74006B9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509555v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jardeby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.08.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pannetier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850207" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ5T66H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342909v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381707v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506091v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005246v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03171758v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathiot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005170v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005226v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509581v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522066v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch007" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02503681v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353429v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1581" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137510v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1218-7090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140176047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05165025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Galinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02905699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ensenlaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116713" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ponge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yeboue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamaty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04509" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace H. Haigler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Grimson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gervais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno dos Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9485-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C8D44A68791FF5F9F974A79A1BEBDCA588E5D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP7ZHV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.053" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9395-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/055D363880FC4A1903256367E351CCF74006B9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509589v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9370-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jardeby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.08.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pannetier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850207" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ5T66H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381707v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510780v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03171758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005246v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005170v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005226v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509581v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522066v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch007" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02503681v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353429v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1581" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137510v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>