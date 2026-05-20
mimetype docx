--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,20134 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...20082 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.6890459364px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Le Moigne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne (IMT Mines Ales - PCH)Associate ProfessorEPNOE vice-president</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-le-moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1218-7090</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140176047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=g2vEun4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Ing. Nicolas Le Moigne obtained his MEng and MSc from INSA Lyon (France) and PhD from Mines ParisTech (France). He is currently Associate Professor at IMT Mines Alès and Vice-President of the European Polysaccharide Network of Excellence (EPNOE). His research areas include the processing of bio-based polymers and (nano)biocomposites and the characterization of their physico-chemical and rheological properties, with emphasis on microstructural analysis and reinforcement/matrix interfacial interactions. Since 2005, he is involved in collaborative research projects aiming at studying and improving the selection, physical and chemical functionalization, and processing of plant cells from various resources (lignocellulosic fibres and microalgae) for the development of functional bio-based polymer and composite materials in packaging and (semi-)structural applications. He is (co-)author of 75+ peer reviewed papers/proceedings/books, and special guest editor and referee for several international scientific journals. He teaches polymer physico-chemistry, rheology and engineering of polymers and composites at IMT Mines Alès.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal treatment on the crystallization behavior and mechanical properties of semicrystalline PLGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Salimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Aouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaucel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 157, pp.109153. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazonian palms as underestimated crops: Elastic properties of leaflets revealed by digital image correlation combined with tensile testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cathelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 245, pp.123248. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale structural analysis of plant fibre-reinforced thermoplastic biocomposites: Towards realistic 2D and 3D descriptors for advanced modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.108769. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.108769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting the reinforcing potential of flax co-products: Biomass fractionation and composite microstructure as keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 236, pp.121925. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.121925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure development in cellulose fibre reinforced PLA composites during processing: a thermal and rheological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.5479-5500. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-025-06566-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability of flax plant fractions: a whole-plant study from micro- to bench- scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 241, pp.111532. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2025.111532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting photosynthesis opens new opportunities for agriculture sustainability and circular economy: The BEST ‐ CROP research and innovation action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pesaresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Crosatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Daniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 121 (3), pp.e17264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round-robin study on the tensile characterization of single fibres: A multifactorial analysis and recommendations for more reliable results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (185), pp.108323. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616131v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvillée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lancelon-Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Compadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592489v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of water and ethanol pure vapours and vapour mixtures by four hardwoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pankaj Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (1), pp.177-194. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-023-01514-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307933v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical CO2 assisted extrusion foaming of PLA- cellulose fibre composites: effect of fibre on foam processing and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Sabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 207, pp.106190. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of hierarchical flax-epoxy biocomposites with nanostructured interphase by xyloglucan and cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.108270. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-fibre tensile testing of plant fibres: Set-up compliance as a key parameter for reliable assessment of their mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.119762. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the Potential of Waste Fibers from Timber Production and Clearings for the Development of Local Bio-based Insulation Fiberboards in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.4281-4295. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-023-02085-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ monitoring of changes in ultrastructure and mechanical properties of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 321, pp.121253. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Antoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melek Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Nakhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 186, pp.115265. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the processing temperature on the crystallization behavior and mechanical properties of poly[R-3-hydroxybutyrate-co-(R-3-hydroxyvalerate)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 229, pp.123987. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre Individualisation and Mechanical Properties of a Flax-PLA Non-Woven Composite Following Physical Pre-Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue Natural Fiber Based Composites, 11 (7), pp.846. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings11070846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical thermoplastic biocomposites reinforced with flax fibres modified by xyloglucan and cellulose nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coqueugniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.117403. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.117403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.652. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of low velocity impact damage in flax fabrics reinforced biocomposites by coupled high-speed imaging and DIC analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.106137. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Bio-Inspired Hierarchical Fibres to Tailor the Fibre/Matrix Interphase in (Bio)Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (5), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hygrothermal aging on chemical, physical, and mechanical properties of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate)/Cloisite 30B bionanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Iggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (4), p.1878-1890. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.25943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of natural fibre bundles under hygro- and hydrothermal conditions: determination of hydric expansion coefficients by automated laser scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.105803. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and dynamic mechanical characterization of miscanthus stem fragments: Effects of genotypes, positions along the stem and their relation with biochemical and structural characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lata Soccalingame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter de Ridder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.112863. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming of PLA Composites by Supercritical Fluid-Assisted Processes: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (15), pp.1-40/3408. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25153408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on natural fibres for the creation of hierarchically structured fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Ensenlaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Sillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations Dimensionnelles et Comportement Mécanique de Plusieurs Espèces de Fibres Végétales en Conditions Hydro/Hygrothermiques Contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (5), pp.299-304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposite films based on poly(lactic acid) and chitosan nanoparticles: elaboration, microstructural and thermal characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nibal Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (s1), pp.E350-E360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de Gonflement des Fibres Végétales en Conditions Hygro/Hydrothermiques : Détermination des Coefficients d’Hygro/Hydroexpansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Gamma Irradiation on Molecular Weight, Morphology and Physical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Iggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mahlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.807-820. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae starch-based bioplastics: Screening of ten strains and plasticization of unfractionated microalgae by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.142-151. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized manufacturing of thermoplastic biocomposites by fast induction-heated compression moulding: influence of processing parameters on microstructure development and mechanical behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.R. Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Regazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.105493. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of internal residual stress in linear and branched polyethylene films during cast film extrusion: Towards a prediction of heat-shrinkability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 271, pp.599-608. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic sorption of mixed solvents in wood cell walls: experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Milena Aguilera-Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzonka Mineva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1900022. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201900022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the morphometric variations in natural fibres by automated laser scanning: Towards an efficient and reliable assessment of the cross-sectional area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.114 - 123. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptide Couplings by Reactive Extrusion: Solid-Tolerant and Free from Carcinogenic, Mutagenic and Reprotoxic Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yeboue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.16001-16004. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b04509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry fractionation of olive pomace for the development of food packaging biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Djenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.250-261. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact behaviour of short hemp fibres reinforced polypropylene biocomposites through high speed imaging and finite element modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.428-439. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Accelerated Photooxidation on Molecular Weight and Thermal and Mechanical Properties of PHBV/Cloisite 30B Bionanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Iggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.288-298. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of water–ethanol mixtures by poplar wood: swelling and viscoelastic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Di Renzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wood Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.987 - 1008. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00226-018-1022-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.199-213. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Acera Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization and thermal properties of compatibilized poly(3-hydroxybutyrate-co-3-hydroxyvalerate) (PHBV)/poly(butylene succinate) (PBS)/halloysite ternary nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.142-162. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodegradation study of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organoclay nanocomposites in various environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Iggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cambe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Regis Degorce-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular modeling and imaging of initial stages of cellulose fibril assembly: Evidence for a disordered intermediate stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candace H. Haigler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark J. Grimson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.art. no. e93981. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interface in natural fibres reinforced poly(lactic acid) biocomposites modified by optimized organosilane treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52, pp.481-494. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming of poly(3-hydroxybutyrate-co-3-hydroxyvalerate)/organo-clays nano-biocomposites by a continuous supercritical CO2 assisted extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chitosan nanoparticles generation using CO2 assisted processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nibal Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95, pp.118-128. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2014.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimuli-Responsive Topological Change of Microstructured Surfaces and the Resultant Variations of Wetting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Liang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renbo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (15), pp.7485-7491. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am4017957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructured Nematic Liquid Crystalline Elastomer Surfaces with Switchable Wetting Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Liang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Buguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (24), pp.3070-3076. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201203291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and capillary shear rheology of natural fiber-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (12), pp.2582-2593. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.23521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the never-dried state influence the swelling and dissolution of cellulose fibres in aqueous solvent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.247-256. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-010-9485-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of fibre size and shape distribution after compounding in composites reinforced by natural fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien van Den Oever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (10), pp.1542-1550. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of cellulose xanthate dissolution in sodium hydroxide-water mixtures: a rheo-optical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7-8), pp.Pages 217-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restricted dissolution and derivatization capacities of cellulose fibres under uniaxial elongational stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.Pages 447-453. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2009.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation and contraction of native and regenerated cellulose fibers upon swelling and dissolution: the role of morphological and stress unbalances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.Pages 507-519. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-009-9395-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution mechanisms of wood cellulose fibres in NaOH-water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.Pages 31-45. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-009-9370-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide Blend Fibres Formed from NaOH, N-Methylmorpholine-N-oxide and 1-Ethyl-3-methylimidazolium acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Wendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariusz Wawro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wesolowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Ciechanska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibres and Textiles in Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.Pages 21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes and alkaline solubility of wood cellulose fibers after enzymatic peeling treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Jardeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79 (2), pp.Pages 325-332. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradient in dissolution capacity of successively deposited cell wall layers in cotton fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 262 (1), pp.Pages 65-71. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable plant fibres for thermoplastic biocomposites: Selection and fractionation as keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. EPNOE International Polysaccharide Conference (EPNOE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between different processing routes to disperse cellulose nanocrystals into polyvinyl alcohol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of flax shives fractionation on tensile properties of thermoplastic bio-composites using 3d microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic composites: processing routes as key</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 21 - 21st European Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose Nanocrystals as Reinforcements in Thermoplastic Composites: Effect of Processing Route on Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoR 95th - The 95th Annual Meeting of The Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorella Vulgaris as a Promising Feedstock for Biobased Biodegradable Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Compadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fonsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2024 - 8th Congress of the International Society for Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire IMT « Vers des produits bois à hautes performances environnementales et durables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensile Characterization of Single Plant Fibres : a Benchmark Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Luycker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Flax Shive Particle Size on Microstructure and Mechanical Behaviour of Injection-Moulded Thermoplastic Biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques et Industrielles du GFP Méditérranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Polymères - Section Méditérranée, May 2024, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XRD and nanoindentation to characterize mechanical properties evolution of flax cell walls during controlled heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanobrücken 2024: Nanomechanical Testing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the changes into mechanical properties and ultrastructure of flax cell walls during a dynamic heating treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2023 - 6th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose use in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLIENCE - Cellulose Science Webinar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Compadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dimitriades-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable wood fillers from agroforestry for Wood-Plastic Composites (WPC): Key roles of wood species and filler characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Journées de printemps 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Durabilité et matériaux Biosourcés, May 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;Composites thermoplastiques biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Cothep 2023 - Mise en oeuvre des composites thermoplastiques : couplages thermophysiques et propriétés induites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Domaine de Port aux Rocs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax Shives As Fillers For Injection Molded Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la valorisation d’une plante invasive (Baccharis halimifolia) vers l’écoconception d’un panneaux bois local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Claire Hostequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Behavior of Flax Fibers during Cyclic Tensile Tests in a Controlled Humid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 23 - 23rd International Conference on Composites Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Monitoring Of The Ultrastructure And Mechanical Properties Of Flax Cell Walls During Controlled Heat Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elouan Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Caër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ouagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming of PLA biocomposites by supercritical CO2 assisted extrusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2023 - 19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Applied Hair Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussage par CO2 supercritique de composites à matrice biopolymère chargée de ﬁbres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agro et Bio ressources - Les Avant-Premières du 18ème congrès de la SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et fonctionnalisation d’anas de lin pour l’élaboration de biocomposites thermoplastiques injectables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Al Hadi Nour El Dein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbulée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Riva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Groix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and softening behaviour of natural fibre bundles under hygro- and hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un banc test de mesure en traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC ECOCOMP 2022 - 5e édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Groix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussage de biocomposites PLA-fibres végétales par des procédés assistés par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Espitalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2022 - Sciences et Solutions technologiques pour la Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming of PLA-based Biocomposites by Supercritical CO2 Assisted Batch Process : Effect of Processing and Cellulose Fibres on Foam Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and Softening Behaviour of Natural Fibre Bundles under Hygro- and Hydrothermal Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation d’un tissu de lin industriel par adsorption de polysaccharides: effets sur les propriétés physiques des fibres de lin et des biocomposites lin/epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bénézet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées scientifiques GFP des Polyméristes Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae: a promising resource for processing bio-based polymer materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alg’in Provence European Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de gonflement et comportement mécanique des faisceaux de fibres végétales en conditions hygro/hydrothermiques contrôlées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée manipulation et caractérisation pour les fibres végétales et synthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRs Mecafib et Robotique, Nov 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hierarchical interphase in flax/epoxy biocomposites with cellulose nanocrystals: Effects on physical properties of flax fibres and biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surproduction d’Amidon chez les Microalgues en vue de Produire des Bioplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2019 - Biopolymères : sources et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nature à la voiture, il n’y a qu’un pas…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines d’Alès, Oct 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GLOPACK Project –New generation of bio-based and fully degradable composite food-trays made of biopolymers and fibresfrom agrowastes. Materials optimization for upscaled productive solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heraklion 2019 - 7th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of bacterially synthesized polyesters PHBVs in the development of new biodegradable composites: Improved methods to enhance their advantages and sidestep their constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant fibres and biopolymers for biobased materials and composites applications (GDR Symbiose et Interreg FLOWER project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling of natural fibres in hygro / hydrothermal conditions: determination of hygro / hydroexpansion coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SYMBIOSE-FLOWER 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs ECOCOMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Dual Scale of Pore Size in Wicking Validation on Carbon Reinforcements and Application to the Swelling of Bio-Based Reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443422v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of xyloglucan and cellulose nanocrystals on flax woven fabrics : Effects on fibres and mechanical properties in flax/epoxy biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps GdR Symbiose 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherche Symbiose, Apr 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing New Sorghum Based Value Chains for Biomaterials and Energy: Process Optimization and Ideotype Definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gazull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorghum in the 21st Century conference-“Food, Feed and Fuel in a Rapidly Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensional variations and mechanical behaviour of natural fibres from various plant species in controlled hygro/hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High speed imaging for assessment of impact damage in natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2271617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the influence of processing parameters on damping, elastic and ultimate properties of commingled flax-polypropylene composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Composite Materials (ICCM 21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICCM; CHINESE SOCIETY FOR COMPOSITE MATERIALS, Aug 2017, Xi'an, China. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the morphometric measurement of natural fibres cross-section to assess their mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International conference on Natural Fibers (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low velocity impact damage assessment in natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM21 - 21st International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Xi'an, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF THE IMPACT RESISTANCE OF FLAX FIBRE REINFORCED COMPOSITE LAMINATES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthik Ram Ramakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of halloysite nanotubes/poly(hydroxybutyrate-co-valerate) (PHBV)/poly(butylene succinate) (PBS) ternary nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Remili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐christophe Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and Branched Polybutylene Succinate Blends for Packaging Applications: From Rheological Behavior to Functional Properties of Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of flax cell wall components on the interfacial behavior of flax woven fabric/epoxy biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Acera Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lozachmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Natural Fibers (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Azeros, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of PHBV/organo-clays nano-biocomposite foams by continuous supercritical CO2 assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Acera Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the study of natural fibre/matrix interface in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Nanostructured Films Based on PLA and Chitosan Nanoparticles Generated by Supercritical CO2 Assisted Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nibal Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical anti-solvent and atomization processes for the elaboration of nanoparticles of chitosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nibal Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European meeting on supercritical fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2014, Marseille, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725163v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of PHBV/clay nano-biocomposite foams by supercritical CO2 assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 -16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Composite Materials - University of Seville, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de nanoparticules de chitosane par effet antisolvant, via un procédé assisté par CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nibal Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Letourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRISTAL 7 - Cristallisation et précipitation industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B Biscans &amp; F Espitalier, May 2013, Albi et Toulouse, France. Art. 18 - 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE INTERFACE IN NATURAL FIBRES REINFORCED PLA BIOCOMPOSITES BY OPTIMIZED ORGANOSILANE TREATMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -M. Taulemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM15 - 15 TH EUROPEAN CONFERENCE ON COMPOSITE MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a PHB-HV/clay nanocomposite foam by using sc-CO2 assisted extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabeb Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benyakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European meeting on supercritical fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF - TU Delft, Oct 2011, The Hague, Netherlands. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution-swelling transition in cellulose fibers: The influence of water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th American-Chemical-Society National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, LA, United States. pp.CELL 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an extraction process for vegetal and synthetic fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of mechanical properties of elementary flax basalt fibres from recycled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martian Asseko Ella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNF 2025 - 7th International Conference on Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lisbon, Portugal. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellulose nanocrystals as reinforcements in thermoplastic Composites: effect of processing route on dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier de l’IRN Nanomatériaux Contrôlés Avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect Of Processing On Particle Dispersion And Rheological Behaviour Of Cnc Reinforced Polyvinyl Alcohol Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Heuzey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2023 - 8th EPNOE International Polysaccharides Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Graz, Austria. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de panneaux de particules éco-conçus à partir d’une plante invasive locale : Baccharis halimifolia, Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Limoges, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobranche Project: Towards sustainable wood fillers from agroforestry for WPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Liagre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th World Congress on Agroforestry 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Quebec City, Canada. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la caractérisation du comportement mécanique de fibres végétales en environnement contrôlé : fiabilisation d'un essai de traction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque Fibres naturelles et polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Troyes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming of PLA Cellulose Composites : Effect of Fibres on the Solidification and Crystallisation Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPF 2022 - European Polymer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLA-based biocomposites foaming by supercritical CO2 assisted batch process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andrea Villamil Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sescousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 - European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Sustainable Wood Fillers from Agroforestry for Wood-Plastic Composites : Effect of Filler Size and Wood Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duborper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2021 - The 7th International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of biocomposite foams PLA / Natural fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Chaires Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2019 - 17th European Meeting on Supercritical Fluids, 7th European Meeting on High Pressure Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact behaviour of natural fibre reinforced biocomposites for automotive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and mechanical behaviour of natural fibres in controlled hygro/hydrothermal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2019 - 6th EPNOE International Polysaccharide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Aveiro, Portugal. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dusfour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 èmes journées du GDR 3544 «Sciences du bois»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Acera Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in the Production of Cellulose Nanomaterials and Their Use in Engineering (Bio)Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bugaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Plant: Sources of Fibres, Nanocellulose and Cellulosic Derivatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.333-393, 2023, Composites Science and Technology, 978-981-99-2473-8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2473-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcellular Foaming of (Nano)Biocomposites by Continuous Extrusion Assisted by Supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Sauceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charles Benezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Extrusion and Reaction Technologies: Principles to Practices and Future Potential</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1304, ACS Publications, pp 171-188, 2018, ACS Symposium Series, 9780841233713. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2018-1304.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements de préparation et de fonctionnalisation des fibres végétales : stratégies et conséquences sur les propriétés des fibres et composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Pluart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites polymères à base de fibres lignocellulosiques : propriétés, transformation, caractérisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cellulose Dissolution and Regeneration to Added Value Applications — Synergism Between Molecular Understanding and Material Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poonam Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose - Fundamental Aspects and Current Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2015, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/61402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Specific Behaviour of Native Cellulose Fibers upon Dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Navard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Tim F. Liebert, Thomas J. Heinze, Kevin J. Edgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose Solvents: For Analysis, Shaping and Chemical Modification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Chapter 7, Pages 137-148, 2010, ACS Symposium Series, Vol. 1033, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bk-2010-1033.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse peptidique continue, sans solvant et non enzymatique par extrusion réactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Yeboue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3527580. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swelling and dissolution mechanisms of cellulose fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mechanics [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2008. English. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2008ENMP1581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00353429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue &amp;quot;Modification of Natural Fibres to Improve Biocomposites Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue "Modification of Natural Fibres to Improve Biocomposites Performances" - section "Biomacromolecules, Biobased and Biodegradable Polymers"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId486"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -20189,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE6E2D8"/>
+    <w:nsid w:val="9495817E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20420,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1218-7090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140176047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05165025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Galinier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111532" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02905699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ensenlaz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116713" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ponge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yeboue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamaty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04509" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.052" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989921v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace H. Haigler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Grimson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gervais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573828v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno dos Santos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9485-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C8D44A68791FF5F9F974A79A1BEBDCA588E5D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP7ZHV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509587v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.053" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509583v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9395-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/055D363880FC4A1903256367E351CCF74006B9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509589v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9370-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509555v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jardeby" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.08.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pannetier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850207" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ5T66H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342909v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381707v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506091v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510780v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03171758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509050v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005246v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005170v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005226v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509581v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522066v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch007" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02503681v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353429v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1581" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137510v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-moigne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1218-7090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140176047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=g2vEun4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05570068v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Salimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Aouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angellier-Coussy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05613231v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cathelineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04944887v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Hadi Nour El Dein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbul&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108769" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282275v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nour El Dein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.121925" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05094626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andrea Villamil Jim&#233;nez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-025-06566-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05165025v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Galinier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2025.111532" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04932089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pesaresi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bono" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Corn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Crosatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Daniotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616131v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jeannin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Luycker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307933v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Yadav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-023-01514-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04412332v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sabir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Espitalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04582973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04724554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Huguet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119762" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848251v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Moreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delis&#233;e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02085-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouan Guillou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beigbeder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ouagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2023.121253" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123987" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03311937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11070846" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coqueugniot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.117403" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02959295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Ram Ramakrishnan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Le Moigne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050804" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03113919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Iggui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25943" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02459129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Garat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105803" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02921257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chupin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter de Ridder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112863" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153408" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02905699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ensenlaz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116713" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02432958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290504" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01924005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Hijazi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24983" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290406" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahlous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06778" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425058v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ponge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delrue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.12.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02169387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Ramakrishnan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105493" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.04.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Milena Aguilera-Segura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900022" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.02.018" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093266v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Yeboue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lamaty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b04509" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623602v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lammi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Djenane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012087v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.03.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884805v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634184" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828706v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1022-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kennouche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.12.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914193v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cambe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Regis Degorce-Dumas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00989921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candace H. Haigler" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Grimson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gervais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093981" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyakhlef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Jemai" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.10.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Letourneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Louati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2014.08.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Liang Wu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbo Wei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buguin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am4017957" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03247385v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201203291" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPT4DXS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van den Oever" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23521" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D15F3DC090ABE0C989DF0BCB1985BE4CBA112BDB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno dos Santos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-010-9485-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C8D44A68791FF5F9F974A79A1BEBDCA588E5D1B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien van Den Oever" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.07.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KP7ZHV2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinze" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.11.053" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509583v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9395-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/055D363880FC4A1903256367E351CCF74006B9B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509589v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-009-9370-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509555v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wendler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Meister" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wawro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wesolowska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Ciechanska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jardeby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.08.009" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pannetier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850207" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZ5T66H3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097775v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925953v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bugaut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Heuzey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J Carreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04653787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbul&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gamond" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04616878v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676615v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04732487v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05008177v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04584356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbul&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gamond" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04661668v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Saout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beigbeder" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04184130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342909v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04112356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duborper" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04381707v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213144v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381650v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Claire Hostequin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Magnin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193141v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04114166v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699259v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03699742v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874420v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Riva" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03780560v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872391v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03874425v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03436987v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437068v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02506091v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510780v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510693v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03171758v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Benezet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509050v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Charbonnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathiot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005246v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460629v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835998v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02514978v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaugrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005170v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02443422v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005226v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978185v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04893664v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753347v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011869v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2271617" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01618348v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684525v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753375v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753345v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930465v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Remili" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930420v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourg" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684511v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Acera Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Duc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lozachmeur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930444v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jemai" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930236v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01258547v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725163v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753246v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Longerey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Taulemesse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757374v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509581v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05384101v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097805v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04607960v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213168v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03773858v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rabatel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04192008v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03706877v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437084v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03437034v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabatel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duborper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510049v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Chaires Vasquez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510035v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510248v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684467v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Banvillet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2473-8_12" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01869583v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chauvet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch009" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01850401v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Paul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03080667v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poonam Singh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duarte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Alves" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Antunes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/61402" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00522066v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2010-1033.ch007" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02503681v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00353429v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ENMP1581" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137510v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>