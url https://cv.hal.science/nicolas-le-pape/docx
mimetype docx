--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Le Pape </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-le-pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3751-6652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05245438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can product differentiation mitigate conflicts of interest between principal stakeholders? A cournot-bertrand comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongying Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited liability effect: Implications for anticompetitive horizontal mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.2082-2102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Downside or Outer Risk? The Challenge of Measuring Competitive Imbalance in Closed and Open Leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.774-795. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing N th degree inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque de défaut et concurrence sur le marché des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (6), pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la COMPETITIVE BALANCE dans les ligues de sports professionnels : faut-il distinguer les ligues fermées des ligues avec promotion et relégation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.427-448. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Mergers and Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (23), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2014-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture à la concurrence et obligations de service universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kadohognon Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues? The Iso Competitive Balance Curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commitment Value of the Debt : a Reappraissal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (02), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explanation of the life span of new firms : an empirical analysis from French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d’entreprises : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°72, 3ième trimestre, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:SBEJ.0000032034.59035.b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation des banquiers mutualistes et AFB en matière de financement des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance : Why might better educated entrepreneurs be less successful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Czech Republic. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Netherlands. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Germany. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Atlanta, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market and Successful Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society : Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Limited, 2014, 1783472650, 9781783472659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship motives, entrepreneurial orientation, and duration of new French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afzalur Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Intelligence, Leadership, and Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.93-106, 2012, Current Topics in Management, Vol. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Post-Entry Strategies of New Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bonnet, Domingo García-Pérez-de-Lema, Howard Van Auken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Entrepreneurial society: how to fill the gap between knowledge and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp. 185-207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapter 7 Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Mirjam van Praag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Human Capital</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Center for Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-51, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise artisanale de plomberie chauffage TLG face à un choix stratégique de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation sur les marchés & comportements stratégiques des entreprises artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues: The Iso Competitive Balance Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-saving or Cost-enhancing Mergers: the Impact of the Distribution of Roles in Oligopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy Risk, Product Market Competition and Horizontal Mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre Entry Motives into Entrepreneurship and Post Entry Entrepreneurial Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Le Pape </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-le-pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3751-6652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05245438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can product differentiation mitigate conflicts of interest between principal stakeholders? A cournot-bertrand comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongying Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited liability effect: Implications for anticompetitive horizontal mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.2082-2102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Downside or Outer Risk? The Challenge of Measuring Competitive Imbalance in Closed and Open Leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.774-795. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing N th degree inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque de défaut et concurrence sur le marché des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (6), pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la COMPETITIVE BALANCE dans les ligues de sports professionnels : faut-il distinguer les ligues fermées des ligues avec promotion et relégation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.427-448. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture à la concurrence et obligations de service universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kadohognon Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Mergers and Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (23), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2014-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues? The Iso Competitive Balance Curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commitment Value of the Debt : a Reappraissal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (02), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explanation of the life span of new firms : an empirical analysis from French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d’entreprises : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°72, 3ième trimestre, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:SBEJ.0000032034.59035.b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation des banquiers mutualistes et AFB en matière de financement des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance : Why might better educated entrepreneurs be less successful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Czech Republic. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Netherlands. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Germany. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Atlanta, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market and Successful Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society : Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Limited, 2014, 1783472650, 9781783472659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship motives, entrepreneurial orientation, and duration of new French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afzalur Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Intelligence, Leadership, and Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.93-106, 2012, Current Topics in Management, Vol. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Post-Entry Strategies of New Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bonnet, Domingo García-Pérez-de-Lema, Howard Van Auken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Entrepreneurial society: how to fill the gap between knowledge and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp. 185-207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapter 7 Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Mirjam van Praag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Human Capital</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Center for Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-51, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise artisanale de plomberie chauffage TLG face à un choix stratégique de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation sur les marchés & comportements stratégiques des entreprises artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues: The Iso Competitive Balance Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy Risk, Product Market Competition and Horizontal Mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre Entry Motives into Entrepreneurship and Post Entry Entrepreneurial Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-saving or Cost-enhancing Mergers: the Impact of the Distribution of Roles in Oligopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41BDDF19"/>
+    <w:nsid w:val="343FF06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-pape" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05245438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.06.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kadohognon Ouattara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SBEJ.0000032034.59035.b4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7362373476243D29F4C96392551328F5B9B9AB4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Bhattacharjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-pape" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05245438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.06.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kadohognon Ouattara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SBEJ.0000032034.59035.b4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7362373476243D29F4C96392551328F5B9B9AB4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Bhattacharjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>