--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Le Pape </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-le-pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3751-6652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05245438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can product differentiation mitigate conflicts of interest between principal stakeholders? A cournot-bertrand comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongying Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited liability effect: Implications for anticompetitive horizontal mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.2082-2102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Downside or Outer Risk? The Challenge of Measuring Competitive Imbalance in Closed and Open Leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.774-795. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing N th degree inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque de défaut et concurrence sur le marché des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (6), pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la COMPETITIVE BALANCE dans les ligues de sports professionnels : faut-il distinguer les ligues fermées des ligues avec promotion et relégation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.427-448. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture à la concurrence et obligations de service universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kadohognon Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Mergers and Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (23), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2014-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues? The Iso Competitive Balance Curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commitment Value of the Debt : a Reappraissal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (02), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explanation of the life span of new firms : an empirical analysis from French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d’entreprises : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°72, 3ième trimestre, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:SBEJ.0000032034.59035.b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation des banquiers mutualistes et AFB en matière de financement des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance : Why might better educated entrepreneurs be less successful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Czech Republic. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Netherlands. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Germany. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Atlanta, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market and Successful Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society : Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Limited, 2014, 1783472650, 9781783472659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship motives, entrepreneurial orientation, and duration of new French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afzalur Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Intelligence, Leadership, and Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.93-106, 2012, Current Topics in Management, Vol. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Post-Entry Strategies of New Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bonnet, Domingo García-Pérez-de-Lema, Howard Van Auken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Entrepreneurial society: how to fill the gap between knowledge and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp. 185-207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapter 7 Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Mirjam van Praag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Human Capital</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Center for Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-51, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise artisanale de plomberie chauffage TLG face à un choix stratégique de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation sur les marchés & comportements stratégiques des entreprises artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues: The Iso Competitive Balance Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy Risk, Product Market Competition and Horizontal Mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre Entry Motives into Entrepreneurship and Post Entry Entrepreneurial Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-saving or Cost-enhancing Mergers: the Impact of the Distribution of Roles in Oligopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Le Pape </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-le-pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3751-6652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05245438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can product differentiation mitigate conflicts of interest between principal stakeholders? A cournot-bertrand comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongying Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91, pp.341-346. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The limited liability effect: Implications for anticompetitive horizontal mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (6), pp.2082-2102. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Downside or Outer Risk? The Challenge of Measuring Competitive Imbalance in Closed and Open Leagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Economic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.774-795. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/soej.12184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing N th degree inequality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70, pp.185-189. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2017.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01525395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque de défaut et concurrence sur le marché des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (6), pp.1089-1104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la COMPETITIVE BALANCE dans les ligues de sports professionnels : faut-il distinguer les ligues fermées des ligues avec promotion et relégation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.427-448. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture à la concurrence et obligations de service universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kadohognon Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizontal Mergers and Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (23), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5018/economics-ejournal.ja.2014-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01016702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues? The Iso Competitive Balance Curves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (2), pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Commitment Value of the Debt : a Reappraissal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (02), pp.607-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00277605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00096022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explanation of the life span of new firms : an empirical analysis from French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d’entreprises : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°72, 3ième trimestre, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.237-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00149371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Explanation of the Life Span of New French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:SBEJ.0000032034.59035.b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes de la création et de la reprise d'entreprise : une application aux régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72, pp.33-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00068318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de différenciation des banquiers mutualistes et AFB en matière de financement des PME-PMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00069537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance : Why might better educated entrepreneurs be less successful ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Czech Republic. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Netherlands. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Germany. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Atlanta, United States. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du rationnement du crédit a-t-elle négligé Anne Robert Jacques Turgot ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cieply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labor Market and Successful Entrepreneurship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the Entrepreneurial Society : Institutions, Behaviors and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Limited, 2014, 1783472650, 9781783472659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship motives, entrepreneurial orientation, and duration of new French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afzalur Rahim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Intelligence, Leadership, and Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transaction Publishers, pp.93-106, 2012, Current Topics in Management, Vol. 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Post-Entry Strategies of New Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Bonnet, Domingo García-Pérez-de-Lema, Howard Van Auken. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Entrepreneurial society: how to fill the gap between knowledge and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp. 185-207, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chapter 7 Inferring the Unobserved Human Capital of Entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prof. Dr. Mirjam van Praag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Human Capital</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amsterdam Center for Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-51, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00095521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise artisanale de plomberie chauffage TLG face à un choix stratégique de relocalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation sur les marchés & comportements stratégiques des entreprises artisanales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00489241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for changes in the size of Sports Leagues: The Iso Competitive Balance Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Gayant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bankruptcy Risk, Product Market Competition and Horizontal Mergers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre Entry Motives into Entrepreneurship and Post Entry Entrepreneurial Orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-saving or Cost-enhancing Mergers: the Impact of the Distribution of Roles in Oligopoly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00812080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial motives and performance: Why might better educated entrepreneurs be less successful?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnab Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="343FF06C"/>
+    <w:nsid w:val="1A92BC44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-pape" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05245438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.06.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074082v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kadohognon Ouattara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096022v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149371v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SBEJ.0000032034.59035.b4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7362373476243D29F4C96392551328F5B9B9AB4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337431v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Bhattacharjee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101971v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812086v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809745v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-le-pape" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3751-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05245438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Pape" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongying Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.06.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Gayant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/soej.12184" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2017.02.010" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BPVLTXZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kadohognon Ouattara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016702v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5018/economics-ejournal.ja.2014-23" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abdesselam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SBEJ.0000032034.59035.b4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7362373476243D29F4C96392551328F5B9B9AB4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Bhattacharjee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Renault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337434v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00489241v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812080v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>