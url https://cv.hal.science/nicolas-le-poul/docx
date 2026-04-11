--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -118,654 +118,654 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
+                <w:t xml:space="preserve">Chemocatalytic Conversion of Dinitrogen to Ammonia Mediated by a Tungsten Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Sire</w:t>
+                <w:t xml:space="preserve">Anna‐marlene Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Garello</w:t>
+                <w:t xml:space="preserve">Tobias A Engesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
+                <w:t xml:space="preserve">Niels Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Mareike Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202420220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237140v1</w:t>
+                <w:t xml:space="preserve">hal-05217702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
+                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Saad</w:t>
+                <w:t xml:space="preserve">Charline Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
+                <w:t xml:space="preserve">Francesca Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueh-Chun Hsiao</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung-Han Yang</w:t>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383935v1</w:t>
+                <w:t xml:space="preserve">hal-05237140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clicking [Mo(CO) 3 (triphos)] to an azide-terminated alkylthiol SAM: structural, spectroscopic and electrochemical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Michaelis</w:t>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Engesser</w:t>
+                <w:t xml:space="preserve">Thomas Strunskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (38), pp.14286-14303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5DT01217A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of carbon dioxide by electrochemical reduction of molybdenum hexacarbonyl in aprotic solvent: a combined IR spectroelectrochemical and DFT calculation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueh-Chun Hsiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung-Han Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transition Metal Chemistry</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11243-025-00659-1⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108983v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemocatalytic Conversion of Dinitrogen to Ammonia Mediated by a Tungsten Complex</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of carbon dioxide by electrochemical reduction of molybdenum hexacarbonyl in aprotic solvent: a combined IR spectroelectrochemical and DFT calculation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Pfeil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, </w:t>
+              <w:t xml:space="preserve">Transition Metal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202420220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11243-025-00659-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217702v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
               </w:r>
@@ -1045,51 +1045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Hruzd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (8), pp.332. </w:t>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,1281 +1415,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasensitive and highly selective nanomolar electrochemical sensor based on an electrocatalytic peak shift analysis approach for copper trace detection in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Challier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Justine Le Doare</w:t>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141298⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (14), pp.5546-5560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841255v1</w:t>
+                <w:t xml:space="preserve">hal-03630992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten and molybdenum dinitrogen complexes supported by a pentadentate tetrapodal phosphine ligand: comparative spectroscopic, electrochemical and reactivity studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Regnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannik Junge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Näther</w:t>
+                <w:t xml:space="preserve">Evan Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt04212b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843352v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">An ultrasensitive and highly selective nanomolar electrochemical sensor based on an electrocatalytic peak shift analysis approach for copper trace detection in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Charlène Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tanniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Le Doare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 434, pp.141298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630992v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tungsten and molybdenum dinitrogen complexes supported by a pentadentate tetrapodal phosphine ligand: comparative spectroscopic, electrochemical and reactivity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Touzé</w:t>
+                <w:t xml:space="preserve">Jannik Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Lelong</w:t>
+                <w:t xml:space="preserve">Sven Froitzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (16), pp.6166-6176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04212b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679753v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
+                <w:t xml:space="preserve">Theoretical aspects of electrochemistry at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 436, pp.213823. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 887, pp.115160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188421v1</w:t>
+                <w:t xml:space="preserve">hal-03919306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of second-order nonlinear optical responses in a series of V-shaped binuclear platinum(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boixel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.4623-4633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt00151e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331329v1</w:t>
+                <w:t xml:space="preserve">hal-03194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Heterobimetallic Photocatalyst ( Ru II chrom −Fe III cat ) for Visible-Light-Driven C–H Oxidation of Organic Substrates via Dioxygen Activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Divyanshu Nautiyal</w:t>
+                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thetiot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tapas Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (21), pp.16059-16064. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.109622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919329v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically‐driven reduction of carbon dioxide mediated by mono‐reduced Mo‐diimine tetracarbonyl complexes: electrochemical, spectroelectrochemical and theoretical studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202100359⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.213823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213553v1</w:t>
+                <w:t xml:space="preserve">hal-03188421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of electrochemistry at low temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Heterobimetallic Photocatalyst ( Ru II chrom −Fe III cat ) for Visible-Light-Driven C–H Oxidation of Organic Substrates via Dioxygen Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyanshu Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thetiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 887, pp.115160. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16059-16064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919306v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of second-order nonlinear optical responses in a series of V-shaped binuclear platinum(II) complexes</w:t>
+                <w:t xml:space="preserve">Electrochemically‐driven reduction of carbon dioxide mediated by mono‐reduced Mo‐diimine tetracarbonyl complexes: electrochemical, spectroelectrochemical and theoretical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Durand</w:t>
+                <w:t xml:space="preserve">Carlos Garcia Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+                <w:t xml:space="preserve">Lucia Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+                <w:t xml:space="preserve">Daniel Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Caytan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (13), pp.4623-4633. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (10), pp.1899-1910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt00151e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202100359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194239v1</w:t>
+                <w:t xml:space="preserve">hal-03213553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59, pp.8678 - 8689. </w:t>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2943,90 +2943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of new pyranylidene-based sensitizers bearing single or double anchoring groups for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3071,295 +3071,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear copper(II) complexes containing a macrocyclic ditopic ligand: synthesis, structures and properties</w:t>
+                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+                <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+                <w:t xml:space="preserve">Luis M P Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pétillon</w:t>
+                <w:t xml:space="preserve">Mark Bartholomä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 497, pp.119081. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2669-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269763v1</w:t>
+                <w:t xml:space="preserve">hal-01997423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
+                <w:t xml:space="preserve">Mononuclear copper(II) complexes containing a macrocyclic ditopic ligand: synthesis, structures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Guillou</w:t>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M P Lima</w:t>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bartholomä</w:t>
+                <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2669-2685. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 497, pp.119081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997423v1</w:t>
+                <w:t xml:space="preserve">hal-02269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of novel pyranylidene-based organic sensitizers for dye-sensitized solar cells</w:t>
               </w:r>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3505,64 +3505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (84), pp.12711-12714. </w:t>
@@ -3741,7926 +3741,7938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+                <w:t xml:space="preserve">hal-01679879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Colasson</w:t>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769619v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Porter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834786v1</w:t>
+                <w:t xml:space="preserve">hal-01769619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
+                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (14), pp.2231-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824727v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push–pull D–π-Ru–π-A chromophores: synthesis and electrochemical, photophysical and second-order nonlinear optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT00093J⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731342v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">Push–pull D–π-Ru–π-A chromophores: synthesis and electrochemical, photophysical and second-order nonlinear optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Isaac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Thomas Groizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (19), pp.12364-12375. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (11), pp.3965 - 3975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00093J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048061v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12364-12375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885668v1</w:t>
+                <w:t xml:space="preserve">hal-02048061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (7), pp.3646-3655. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (43), pp.15596-15612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824720v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7), pp.3646-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639590v1</w:t>
+                <w:t xml:space="preserve">hal-03824720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
+                <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679879v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Richard</w:t>
+                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT03375C⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824711v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible redox switching of chromophoric phenylmethylenepyrans by carbon-carbon bond making/breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+                <w:t xml:space="preserve">Diana Over</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coryse Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02199⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (18), pp.10971 - 10983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624342v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (44), pp.15249-15256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT03375C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+                <w:t xml:space="preserve">Reversible redox switching of chromophoric phenylmethylenepyrans by carbon-carbon bond making/breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt03375c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (23), pp.12395 - 12405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626615v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154352v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Electron-Transfer Properties of Dicopper-Bound Reduced Dioxygen Species by a Cryo-Spectroelectrochemical Approach.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705066⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dalton Trans., 46, pp.15249-15256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636273v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of a platinum center in the pi-conjugated core of push-pull chromophores for nonlinear optics (NLO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt00252a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.3646-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500397v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Cornut</w:t>
+                <w:t xml:space="preserve">Direct Determination of Electron-Transfer Properties of Dicopper-Bound Reduced Dioxygen Species by a Cryo-Spectroelectrochemical Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rui Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Quist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, chemistry, a european journal, 23 (72), pp.18314-18319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824702v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">Incorporation of a platinum center in the pi-conjugated core of push-pull chromophores for nonlinear optics (NLO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (9), pp.3059-3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt00252a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624540v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Over</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coryse Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 56 (18), pp.10971-10983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01624535v1</w:t>
+                <w:t xml:space="preserve">hal-03824702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The synthesis of flexible tetrapyridylethanes from pyridylpyrylium dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5666-5669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03257a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475746v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518185v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael de Leener</w:t>
+                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395479v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of flexible tetrapyridylethanes from pyridylpyrylium dications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franc A Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03257a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310391v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Beyler</w:t>
+                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Deniaud</w:t>
+                <w:t xml:space="preserve">Angelique Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517782v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Modeling of Mono-copper Enzyme Active Sites with Calix[6]arene-based Funnel Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (7), pp.2097 - 2106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5b00152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically and Chemically Induced Redox Processes in Molecular Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (4), pp.475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photovoltaic performances and TD-DFT modeling of push-pull diacetylide platinum complexes in TiO2 based dye-sensitized solar cells.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Gladysz</w:t>
+                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt00301b⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (15), pp.4501-4508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la405005f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114401v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into water coordination associated with the Cu(II)/Cu(I) electron transfer at a biomimetic Cu centre.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+                <w:t xml:space="preserve">Synthesis of an unsymmetrical N-functionalized triazacyclononane ligand and its Cu(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt53548g⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 417, pp.201--207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066935v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Control of a Mononuclear Biomimetic Copper(II) Center: Bowl Complexes vs Funnel Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Assia Hessani</w:t>
+                <w:t xml:space="preserve">Synthesis, photovoltaic performances and TD-DFT modeling of push-pull diacetylide platinum complexes in TiO2 based dye-sensitized solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattamai Bhuvanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500740r⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (29), pp.11233-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt00301b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175763v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza and cyanobridged tripodal dinuclear copper(II) complexes: Electrochemical studies and structural evidence for an original azacyanocarbanion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Insights into water coordination associated with the Cu(II)/Cu(I) electron transfer at a biomimetic Cu centre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joceline Zeitouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.11.024⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (17), pp.6436-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt53548g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01175761v1</w:t>
+                <w:t xml:space="preserve">hal-01066935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an unsymmetrical N-functionalized triazacyclononane ligand and its Cu(II) complex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Control of a Mononuclear Biomimetic Copper(II) Center: Bowl Complexes vs Funnel Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Triki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Jerome Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Visnjevac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Hessani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.12.036⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (12), pp.6224--6234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500740r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175762v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Aza and cyanobridged tripodal dinuclear copper(II) complexes: Electrochemical studies and structural evidence for an original azacyanocarbanion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (15), pp.4501-4508. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 411, pp.67--76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la405005f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151703v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalytic reduction of nitrite ions by a copper complex attached as SAMs on gold by &amp;quot;self-induced electroclick&amp;quot;: Enhancement of the catalytic rate by surface coverage decrease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Evoung Evoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34, pp.204--207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Driven Cup-and-Ball Cu-I and Cu-II Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Heriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19 (32), pp.10611--10618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201301141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Orain</w:t>
+                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (7), pp.2066-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00879630v1</w:t>
+                <w:t xml:space="preserve">hal-00874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 710, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00874189v1</w:t>
+                <w:t xml:space="preserve">hal-00879630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior and dioxygen reactivity of tripodal dinuclear copper complexes linked by unsaturated rigid spacers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (6), pp.2238--2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt31456h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowl versus Funnel Supramolecular Concept for Cu-I Complexes within the Biomimetic Tris(imidazole) Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Visnjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (29), pp.5171--5180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201300733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Studies of a Water-Soluble and Air-Stable Cu-I/Cu-II Open-Shell Funnel Complex</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Generic Platform for the Addressable Functionalisation of Electrode Surfaces through Self-Induced &amp;quot;Electroclick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colasson</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.594--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol3007875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175768v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate enhancement of the catechol oxidase activity of a series of biomimetic monocopper(II) complexes by introduction of non-coordinating groups in N-tripodal ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Studies of a Water-Soluble and Air-Stable Cu-I/Cu-II Open-Shell Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marion</w:t>
+                <w:t xml:space="preserve">Andrea Brugnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidal Saleh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Michaël Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2NJ40265C⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.2500--2503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol3007875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843848v1</w:t>
+                <w:t xml:space="preserve">hal-01175768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Platform for the Addressable Functionalisation of Electrode Surfaces through Self-Induced &amp;quot;Electroclick</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rate enhancement of the catechol oxidase activity of a series of biomimetic monocopper(II) complexes by introduction of non-coordinating groups in N-tripodal ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Floner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102620⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.1828-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NJ40265C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175769v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tris(triazolyl) Calix[6]arene-Based Zinc and Copper Funnel Complexes: Imidazole-like or Pyridine-like? A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (21), pp.10985--10993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201540x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically Triggered Double Translocation of Two Different Metal Ions with a Ditopic Calix[6]arene Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (12), pp.4393--4398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja910676z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrocenyl and pyridyl methylenepyrans as potential precursors of organometallic electron-rich extended bipyrans: Synthesis, characterization and crystal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 695 (2), pp.235-243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced &amp;quot;electroclick&amp;quot; immobilization of a copper complex onto self-assembled monolayers on a gold electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (48), pp.11516--11518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0dt01093f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking the protein access channel to a metal center: effect of a funnel complex on dissociative versus associative copper redox chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.17800-17807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja9055905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferrocenylbispyrylium Salts and Electron-Rich Diferrocenylbispyran from Oxidative Coupling of Ferrocenylpyran. Induced Electron Transfer C-C Bond Making/Breaking Involving a Metallocenyl Radical Intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (24), pp.6396--6399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om800638q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of bis 2H and 4H-chalcogenapyrans and benzochalcogenapyrans via Pd0 catalysed dimerization of Fischer type carbene complexes. Redox properties of these new extended electron rich molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.7142-7153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocopper center embedded in a biomimetic cavity: From supramolecular control of copper coordination to redox regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (28), pp.8801--8810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja071219h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of bis-2H and 4H-chalcogenapyrans and benzochalcogenapyrans via Pd0 catalyzed dimerization of Fischer type carbene complexes: redox properties and electronic structure of these new extended electron rich molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (30), pp.7142-7153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2007.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of heterogeneous electron-transfer kinetics of decamethylferrocene at low temperatures (120 K &amp;lt; T &amp;lt; 200 K) by a.c. impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 596 (1), pp.47--56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of the tris(pyridine) - Cu funnel complexes: An overall induced-fit process involving an entatic state through a supramolecular stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (15), pp.5280--5281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja043073h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Peacock</w:t>
+                <w:t xml:space="preserve">J. P. Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 125 (13), pp.3686--3687. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.638--639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175777v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Attfield</w:t>
+                <w:t xml:space="preserve">P. P. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (13), pp.3686--3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175778v1</w:t>
+                <w:t xml:space="preserve">hal-01175777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of potentiometric ion sensors based on insertion materials as sensitive element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gwizdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 159(1-2), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00921-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly conjugated bis-(4H-pyrans) involving electron rich polyene linkage, by Pd degrees catalytic coupling of gamma-methylenepyran Fischer-type carbene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Poul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (21), pp.PII S0040-4039(02)00645-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00645-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of carbanions of Fischer-type carbene complexes with pyrylium salts. Synthesis and characterization of new gamma-methylenepyran carbene complexes via an addition-oxidation-deprotonation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Caro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (37), pp.PII S0040-4020(02)00800-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11670,362 +11682,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-electrochemical and spectroelectrochemical approaches for the activation of inert C-H bond by copper-oxygen transient species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired copper complexes: from homogeneous to heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium in BioInorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Bio-inspired dicopper species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asian Biological Inorganic Chemistry (AsBIC 10 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12172,51 +12184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154352v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>