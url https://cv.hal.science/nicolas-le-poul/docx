--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -118,11561 +118,11522 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemocatalytic Conversion of Dinitrogen to Ammonia Mediated by a Tungsten Complex</w:t>
+                <w:t xml:space="preserve">Recent advances in electrochemistry of supramolecular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna‐marlene Vogt</w:t>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias A Engesser</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202420220⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 56, pp.101820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2026.101820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217702v1</w:t>
+                <w:t xml:space="preserve">hal-05593978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Sire</w:t>
+                <w:t xml:space="preserve">Yueh-Chun Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Garello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Tung-Han Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237140v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clicking [Mo(CO) 3 (triphos)] to an azide-terminated alkylthiol SAM: structural, spectroscopic and electrochemical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Engesser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Krahmer</w:t>
+                <w:t xml:space="preserve">Thomas Strunskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (38), pp.14286-14303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5DT01217A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Saad</w:t>
+                <w:t xml:space="preserve">Francesca Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tung-Han Yang</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383935v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of carbon dioxide by electrochemical reduction of molybdenum hexacarbonyl in aprotic solvent: a combined IR spectroelectrochemical and DFT calculation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition Metal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11243-025-00659-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemocatalytic Conversion of Dinitrogen to Ammonia Mediated by a Tungsten Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna‐marlene Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias A Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+                <w:t xml:space="preserve">Mareike Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202420220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643465v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Variations within Binuclear Copper Dioxygen-Derived (Hydro)Peroxo and Superoxo Species; Influences upon Thermodynamic and Electronic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper–oxygen adducts: new trends in characterization and properties towards C–H activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan De Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradip Kumar Hota</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Austin Herzog</w:t>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c14422⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.10308-10349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sc01762e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620656v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorescent cyclometalated platinum( ii ) complexes with phenyldiazine N^C ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination Variations within Binuclear Copper Dioxygen-Derived (Hydro)Peroxo and Superoxo Species; Influences upon Thermodynamic and Electronic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Kumar Hota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anex Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjib Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Dunietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Hruzd</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Austin Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2DT03690H⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (19), pp.13066-13082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c14422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016070v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetrical and Unsymmetrical Dicopper Complexes Based on Bis-Oxazoline Units: Synthesis, Spectroscopic Properties and Reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorescent cyclometalated platinum( ii ) complexes with phenyldiazine N^C ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James A Isaac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics11080332⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (7), pp.1927-1938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2DT03690H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186397v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical monitoring of the Pseudomonas aeruginosa growth and the formation of a biofilm in TSB media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetrical and Unsymmetrical Dicopper Complexes Based on Bis-Oxazoline Units: Synthesis, Spectroscopic Properties and Reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pellé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108344⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11080332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923889v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electrochemical monitoring of the Pseudomonas aeruginosa growth and the formation of a biofilm in TSB media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">B. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (14), pp.5546-5560. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.108344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2022.108344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630992v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
+                <w:t xml:space="preserve">An ultrasensitive and highly selective nanomolar electrochemical sensor based on an electrocatalytic peak shift analysis approach for copper trace detection in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lylian Challier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orain</w:t>
+                <w:t xml:space="preserve">Charlène Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Touzé</w:t>
+                <w:t xml:space="preserve">Simon Tanniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Lelong</w:t>
+                <w:t xml:space="preserve">Justine Le Doare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 434, pp.141298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679753v1</w:t>
+                <w:t xml:space="preserve">hal-03841255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasensitive and highly selective nanomolar electrochemical sensor based on an electrocatalytic peak shift analysis approach for copper trace detection in water</w:t>
+                <w:t xml:space="preserve">Tungsten and molybdenum dinitrogen complexes supported by a pentadentate tetrapodal phosphine ligand: comparative spectroscopic, electrochemical and reactivity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lylian Challier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Forget</w:t>
+                <w:t xml:space="preserve">Jannik Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Justine Le Doare</w:t>
+                <w:t xml:space="preserve">Sven Froitzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141298⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (16), pp.6166-6176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04212b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841255v1</w:t>
+                <w:t xml:space="preserve">hal-03843352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten and molybdenum dinitrogen complexes supported by a pentadentate tetrapodal phosphine ligand: comparative spectroscopic, electrochemical and reactivity studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Näther</w:t>
+                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 51 (16), pp.6166-6176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt04212b⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 51 (14), pp.5546-5560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843352v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical aspects of electrochemistry at low temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Regnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidoro López</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evan Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 887, pp.115160. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919306v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of second-order nonlinear optical responses in a series of V-shaped binuclear platinum(II) complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Durand</w:t>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Achelle</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Julien Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt00151e⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.109622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194239v1</w:t>
+                <w:t xml:space="preserve">hal-03331329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.213823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331329v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Heterobimetallic Photocatalyst ( Ru II chrom −Fe III cat ) for Visible-Light-Driven C–H Oxidation of Organic Substrates via Dioxygen Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddhant Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyanshu Nautiyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thetiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Goswami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16059-16064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188421v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Heterobimetallic Photocatalyst ( Ru II chrom −Fe III cat ) for Visible-Light-Driven C–H Oxidation of Organic Substrates via Dioxygen Activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically‐driven reduction of carbon dioxide mediated by mono‐reduced Mo‐diimine tetracarbonyl complexes: electrochemical, spectroelectrochemical and theoretical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divyanshu Nautiyal</w:t>
+                <w:t xml:space="preserve">Carlos Garcia Bellido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thetiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Lucia Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapas Goswami</w:t>
+                <w:t xml:space="preserve">Daniel Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02514⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (10), pp.1899-1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202100359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919329v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically‐driven reduction of carbon dioxide mediated by mono‐reduced Mo‐diimine tetracarbonyl complexes: electrochemical, spectroelectrochemical and theoretical studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical aspects of electrochemistry at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202100359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 887, pp.115160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213553v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of second-order nonlinear optical responses in a series of V-shaped binuclear platinum(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (13), pp.4623-4633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1dt00151e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490219v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalizing Gold Nanoparticles with Calix[4]arenes Monolayers for Enhancing Selectivity and Stability in ORR Electrocatalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning Inner-Sphere Electron Transfer in a Series of Copper/Nitrosoarene Adducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Amin Askari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Effaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lenne</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202001557⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.8678 - 8689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b03175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013589v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of new pyranylidene-based sensitizers bearing single or double anchoring groups for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 205, pp.310-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2020.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalizing Gold Nanoparticles with Calix[4]arenes Monolayers for Enhancing Selectivity and Stability in ORR Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Guillou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mark Bartholomä</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (23), pp.2001557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202001557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997423v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mononuclear copper(II) complexes containing a macrocyclic ditopic ligand: synthesis, structures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 497, pp.119081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of novel pyranylidene-based organic sensitizers for dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gauthier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Planchat</w:t>
+                <w:t xml:space="preserve">Mark Bartholomä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.107747⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2669-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281770v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the radical-radical and radical-substrate dimerization processes for substituted phenylmethylenepyrans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of novel pyranylidene-based organic sensitizers for dye-sensitized solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+                <w:t xml:space="preserve">A. Planchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 305, pp.304-311. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 171, pp.107747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2019.107747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096108v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-valence CuIICuIII species in action: demonstration of aliphatic C–H bond activation at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the radical-radical and radical-substrate dimerization processes for substituted phenylmethylenepyrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Alfred Isaac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC04422A⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 305, pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308483v1</w:t>
+                <w:t xml:space="preserve">hal-02096108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-valence CuIICuIII species in action: demonstration of aliphatic C–H bond activation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Alfred Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Inthasot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Amélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (84), pp.12711-12714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC04422A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679879v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
+                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874257v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (14), pp.2231-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769619v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Porter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834786v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824727v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Push–pull D–π-Ru–π-A chromophores: synthesis and electrochemical, photophysical and second-order nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Groizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (11), pp.3965 - 3975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8DT00093J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (19), pp.12364-12375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7), pp.3646-3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885668v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (43), pp.15596-15612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824720v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ica.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marius Réglier</w:t>
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624535v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624540v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (44), pp.15249-15256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7DT03375C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible redox switching of chromophoric phenylmethylenepyrans by carbon-carbon bond making/breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (23), pp.12395 - 12405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dalton Trans., 46, pp.15249-15256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt03375c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct Determination of Electron-Transfer Properties of Dicopper-Bound Reduced Dioxygen Species by a Cryo-Spectroelectrochemical Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Quist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth D Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt03375c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, chemistry, a european journal, 23 (72), pp.18314-18319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626615v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
+                <w:t xml:space="preserve">Incorporation of a platinum center in the pi-conjugated core of push-pull chromophores for nonlinear optics (NLO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (9), pp.3059-3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7dt00252a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154352v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Electron-Transfer Properties of Dicopper-Bound Reduced Dioxygen Species by a Cryo-Spectroelectrochemical Approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Over</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Cao</w:t>
+                <w:t xml:space="preserve">Coryse Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Quist</w:t>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth D Karlin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, chemistry, a european journal, 23 (72), pp.18314-18319. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (18), pp.10971-10983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636273v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of a platinum center in the pi-conjugated core of push-pull chromophores for nonlinear optics (NLO)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Over</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coryse Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7dt00252a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (18), pp.10971 - 10983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500397v1</w:t>
+                <w:t xml:space="preserve">hal-01624540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Two-Story” Calix[6]arene-Based Zinc and Copper Complexes: Structure, Properties, and O 2 Binding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Leener</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 56 (18), pp.10971-10983. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01225⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 56 (14), pp.7707 - 7719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824702v1</w:t>
+                <w:t xml:space="preserve">hal-01624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synthesis of flexible tetrapyridylethanes from pyridylpyrylium dications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franc A Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5nj03257a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310391v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luís M. P. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Deniaud</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517782v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael de Leener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Evoung-Evoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (39), pp.12841--12853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518185v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James A Isaac</w:t>
+                <w:t xml:space="preserve">The synthesis of flexible tetrapyridylethanes from pyridylpyrylium dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc A Gennarini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (7), pp.5666-5669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5nj03257a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475746v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclams with Ambidentate Methylthiazolyl Pendants for Stable, Inert, and Selective Cu(II) Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Lascaux</w:t>
+                <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b05317⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.619-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b01779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395479v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Modeling of Mono-copper Enzyme Active Sites with Calix[6]arene-based Funnel Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (7), pp.2097 - 2106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5b00152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemically and Chemically Induced Redox Processes in Molecular Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (4), pp.475. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201402399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+                <w:t xml:space="preserve">Synthesis, photovoltaic performances and TD-DFT modeling of push-pull diacetylide platinum complexes in TiO2 based dye-sensitized solar cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann R Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Orain</w:t>
+                <w:t xml:space="preserve">Nattamai Bhuvanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Conan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+                <w:t xml:space="preserve">John A Gladysz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la405005f⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (29), pp.11233-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt00301b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151703v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an unsymmetrical N-functionalized triazacyclononane ligand and its Cu(II) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supramolecular Control of a Mononuclear Biomimetic Copper(II) Center: Bowl Complexes vs Funnel Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Roger</w:t>
+                <w:t xml:space="preserve">Aleksandar Visnjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Patinec</w:t>
+                <w:t xml:space="preserve">Stéphanie Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Tripier</w:t>
+                <w:t xml:space="preserve">Arnaud Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Triki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Assia Hessani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 417, pp.201--207. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (12), pp.6224--6234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic500740r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175762v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, photovoltaic performances and TD-DFT modeling of push-pull diacetylide platinum complexes in TiO2 based dye-sensitized solar cells.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+                <w:t xml:space="preserve">Insights into water coordination associated with the Cu(II)/Cu(I) electron transfer at a biomimetic Cu centre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joceline Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattamai Bhuvanesh</w:t>
+                <w:t xml:space="preserve">Antoine Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Gladysz</w:t>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 43 (29), pp.11233-42. </w:t>
+              <w:t xml:space="preserve">, 2014, 43 (17), pp.6436-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4dt00301b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3dt53548g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114401v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into water coordination associated with the Cu(II)/Cu(I) electron transfer at a biomimetic Cu centre.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Aza and cyanobridged tripodal dinuclear copper(II) complexes: Electrochemical studies and structural evidence for an original azacyanocarbanion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt53548g⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 411, pp.67--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066935v1</w:t>
+                <w:t xml:space="preserve">hal-01175761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Control of a Mononuclear Biomimetic Copper(II) Center: Bowl Complexes vs Funnel Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of an unsymmetrical N-functionalized triazacyclononane ligand and its Cu(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gout</w:t>
+                <w:t xml:space="preserve">Véronique Patinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Visnjevac</w:t>
+                <w:t xml:space="preserve">Raphaël Tripier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Assia Hessani</w:t>
+                <w:t xml:space="preserve">Smail Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500740r⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 417, pp.201--207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175763v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aza and cyanobridged tripodal dinuclear copper(II) complexes: Electrochemical studies and structural evidence for an original azacyanocarbanion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Locally Induced and Self-Induced &amp;quot;Electroclick&amp;quot; onto a Self-Assembled Monolayer: Writing and Reading with SECM under Unbiased Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lhenry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann R Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.11.024⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (15), pp.4501-4508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la405005f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175761v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of nitrite ions by a copper complex attached as SAMs on gold by &amp;quot;self-induced electroclick&amp;quot;: Enhancement of the catalytic rate by surface coverage decrease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 710, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175764v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Driven Cup-and-Ball Cu-I and Cu-II Complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201301141⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (7), pp.2066-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175765v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Electrocatalytic reduction of nitrite ions by a copper complex attached as SAMs on gold by &amp;quot;self-induced electroclick&amp;quot;: Enhancement of the catalytic rate by surface coverage decrease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Evoung Evoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.204--207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874189v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Electrochemically Driven Cup-and-Ball Cu-I and Cu-II Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Heriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 710, pp.48-58. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (32), pp.10611--10618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879630v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior and dioxygen reactivity of tripodal dinuclear copper complexes linked by unsaturated rigid spacers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (6), pp.2238--2253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2dt31456h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowl versus Funnel Supramolecular Concept for Cu-I Complexes within the Biomimetic Tris(imidazole) Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Visnjevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013 (29), pp.5171--5180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201300733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Platform for the Addressable Functionalisation of Electrode Surfaces through Self-Induced &amp;quot;Electroclick</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Studies of a Water-Soluble and Air-Stable Cu-I/Cu-II Open-Shell Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brugnara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Carboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (10), pp.2500--2503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol3007875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201102620⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01175769v1</w:t>
+                <w:t xml:space="preserve">hal-01175768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Studies of a Water-Soluble and Air-Stable Cu-I/Cu-II Open-Shell Funnel Complex</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rate enhancement of the catechol oxidase activity of a series of biomimetic monocopper(II) complexes by introduction of non-coordinating groups in N-tripodal ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidal Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Colasson</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Floner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol3007875⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.1828-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2NJ40265C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175768v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate enhancement of the catechol oxidase activity of a series of biomimetic monocopper(II) complexes by introduction of non-coordinating groups in N-tripodal ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Generic Platform for the Addressable Functionalisation of Electrode Surfaces through Self-Induced &amp;quot;Electroclick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.1828-1835. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.594--602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2NJ40265C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843848v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tris(triazolyl) Calix[6]arene-Based Zinc and Copper Funnel Complexes: Imidazole-like or Pyridine-like? A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (21), pp.10985--10993. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic201540x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Triggered Double Translocation of Two Different Metal Ions with a Ditopic Calix[6]arene Ligand</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferrocenyl and pyridyl methylenepyrans as potential precursors of organometallic electron-rich extended bipyrans: Synthesis, characterization and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 695 (2), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja910676z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175771v1</w:t>
+                <w:t xml:space="preserve">hal-00917193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl and pyridyl methylenepyrans as potential precursors of organometallic electron-rich extended bipyrans: Synthesis, characterization and crystal structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically Triggered Double Translocation of Two Different Metal Ions with a Ditopic Calix[6]arene Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.10.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4393--4398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja910676z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00917193v1</w:t>
+                <w:t xml:space="preserve">hal-01175771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced &amp;quot;electroclick&amp;quot; immobilization of a copper complex onto self-assembled monolayers on a gold electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Kerbaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (48), pp.11516--11518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0dt01093f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking the protein access channel to a metal center: effect of a funnel complex on dissociative versus associative copper redox chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.17800-17807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja9055905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferrocenylbispyrylium Salts and Electron-Rich Diferrocenylbispyran from Oxidative Coupling of Ferrocenylpyran. Induced Electron Transfer C-C Bond Making/Breaking Involving a Metallocenyl Radical Intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (24), pp.6396--6399. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om800638q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of bis 2H and 4H-chalcogenapyrans and benzochalcogenapyrans via Pd0 catalysed dimerization of Fischer type carbene complexes. Redox properties of these new extended electron rich molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63, pp.7142-7153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocopper center embedded in a biomimetic cavity: From supramolecular control of copper coordination to redox regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (28), pp.8801--8810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja071219h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of bis-2H and 4H-chalcogenapyrans and benzochalcogenapyrans via Pd0 catalyzed dimerization of Fischer type carbene complexes: redox properties and electronic structure of these new extended electron rich molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 63 (30), pp.7142-7153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2007.04.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of heterogeneous electron-transfer kinetics of decamethylferrocene at low temperatures (120 K &amp;lt; T &amp;lt; 200 K) by a.c. impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 596 (1), pp.47--56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2006.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of the tris(pyridine) - Cu funnel complexes: An overall induced-fit process involving an entatic state through a supramolecular stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (15), pp.5280--5281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja043073h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. P. Attfield</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (13), pp.3686--3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175778v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Peacock</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.638--639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175777v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of potentiometric ion sensors based on insertion materials as sensitive element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gwizdala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 159(1-2), pp.149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00921-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00125497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly conjugated bis-(4H-pyrans) involving electron rich polyene linkage, by Pd degrees catalytic coupling of gamma-methylenepyran Fischer-type carbene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Poul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Faux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (21), pp.PII S0040-4039(02)00645-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00645-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of carbanions of Fischer-type carbene complexes with pyrylium salts. Synthesis and characterization of new gamma-methylenepyran carbene complexes via an addition-oxidation-deprotonation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Caro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Y. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 58 (37), pp.PII S0040-4020(02)00800-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-4020(02)00800-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11682,362 +11643,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-electrochemical and spectroelectrochemical approaches for the activation of inert C-H bond by copper-oxygen transient species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Inspired copper complexes: from homogeneous to heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan De tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Gunther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Japanese Symposium in BioInorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited: Bio-inspired dicopper species: properties and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Mangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Asian Biological Inorganic Chemistry (AsBIC 10 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemistry and Spectroelectrochemistry of Copper-Oxygen-Relevant Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A Jalila Simaan, Marius Réglier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Copper Bioinorganic Chemistry: From Health to Bioinspired Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific Publishing, pp.153-185, 2023, 978-981-12-6948-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811269493_0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12184,51 +12259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154352v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>