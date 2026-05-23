--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -213,429 +213,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
+                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Saad</w:t>
+                <w:t xml:space="preserve">Charline Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
+                <w:t xml:space="preserve">Francesca Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueh-Chun Hsiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tung-Han Yang</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383935v1</w:t>
+                <w:t xml:space="preserve">hal-05237140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clicking [Mo(CO) 3 (triphos)] to an azide-terminated alkylthiol SAM: structural, spectroscopic and electrochemical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Michaelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Michaelis</w:t>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Engesser</w:t>
+                <w:t xml:space="preserve">Jan Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Krahmer</w:t>
+                <w:t xml:space="preserve">Thomas Strunskus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (38), pp.14286-14303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5DT01217A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroborate-appended cyclen complexes of paramagnetic transition metals (Ni&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;, Co&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt;) as fast-relaxing &amp;lt;sup&amp;gt;19&amp;lt;/sup&amp;gt;F MRI probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Selective Electroreduction of CO2 to CO by a Quaterpyridine Molecular Copper Complex Immobilized onto Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Sire</w:t>
+                <w:t xml:space="preserve">Bhavin Siritanaratkul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Garello</w:t>
+                <w:t xml:space="preserve">Chun-Wei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
+                <w:t xml:space="preserve">Yueh-Chun Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Saffon Merceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Tung-Han Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54, pp.13053-13056. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5dt01834j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c17693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237140v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05383935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of carbon dioxide by electrochemical reduction of molybdenum hexacarbonyl in aprotic solvent: a combined IR spectroelectrochemical and DFT calculation study</w:t>
               </w:r>
@@ -738,64 +738,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna‐marlene Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias A Engesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Michaelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareike Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1676,77 +1676,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Junge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Froitzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Engesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Engesser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Krahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Näther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (16), pp.6166-6176. </w:t>
@@ -1778,520 +1778,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Matthieu Regnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630992v1</w:t>
+                <w:t xml:space="preserve">hal-03679753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of CO 2 in water by a C -functionalized Ni–cyclam complex grafted onto carbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ewen Touzé</w:t>
+                <w:t xml:space="preserve">Luminescent cyclometalated alkynylplatinum(ii) complexes with 1,3-di(pyrimidin-2-yl)benzene ligands: synthesis, electrochemistry, photophysics and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Lelong</w:t>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (48), pp.6785-6788. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (14), pp.5546-5560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC01667B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1dt04237h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679753v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.213823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331329v1</w:t>
+                <w:t xml:space="preserve">hal-03188421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature electrochemistry and spectroelectrochemistry for coordination compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N"N"C platinum (II) complexes based on phenyl-pyridin-2-ylpyrimidine ligands: synthesis, electrochemical and photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Hruzd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Julien Boixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 436, pp.213823. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.109622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2021.213823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188421v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired Heterobimetallic Photocatalyst ( Ru II chrom −Fe III cat ) for Visible-Light-Driven C–H Oxidation of Organic Substrates via Dioxygen Activation</w:t>
               </w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Álvarez-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical aspects of electrochemistry at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative studies of new pyranylidene-based sensitizers bearing single or double anchoring groups for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,295 +3166,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear copper(II) complexes containing a macrocyclic ditopic ligand: synthesis, structures and properties</w:t>
+                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+                <w:t xml:space="preserve">Amaury Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+                <w:t xml:space="preserve">Luis M P Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Pétillon</w:t>
+                <w:t xml:space="preserve">Mark Bartholomä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 497, pp.119081. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2669-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269763v1</w:t>
+                <w:t xml:space="preserve">hal-01997423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylthiazolyl Tacn Ligands for Copper Complexation and Their Bifunctional Chelating Agent Derivatives for Bioconjugation and Copper-64 Radiolabeling: An Example with Bombesin</w:t>
+                <w:t xml:space="preserve">Mononuclear copper(II) complexes containing a macrocyclic ditopic ligand: synthesis, structures and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Guillou</w:t>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M P Lima</w:t>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Esteban-Gómez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Bartholomä</w:t>
+                <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2669-2685. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 497, pp.119081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997423v1</w:t>
+                <w:t xml:space="preserve">hal-02269763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of novel pyranylidene-based organic sensitizers for dye-sensitized solar cells</w:t>
               </w:r>
@@ -3587,64 +3587,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the radical-radical and radical-substrate dimerization processes for substituted phenylmethylenepyrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,740 +3836,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+                <w:t xml:space="preserve">Grégory Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769619v1</w:t>
+                <w:t xml:space="preserve">hal-01874257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel Porter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+                <w:t xml:space="preserve">Maria-Chrysanthi Kafentzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+                <w:t xml:space="preserve">Raffaello Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Iranzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, ECOSTBio – Spin States and Reactivity, 24 (20), pp.5213-5224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834786v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Iacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (43), pp.8282-8290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Water Oxidation and Stereoselective Oxygen Atom Transfer Mediated by a Copper Complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olga Iranzo</w:t>
+                <w:t xml:space="preserve">O-O bond cleavage by electrochemical reduction of a side-on peroxo dicopper model of hemocyanin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Douziech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704613⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC01959B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711795v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gating the electron transfer at a monocopper centre through the supramolecular coordination of water molecules within a protein chamber mimic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudio Iacobucci</w:t>
+                <w:t xml:space="preserve">Mono- and Diplatinum Polyynediyl Complexes as Potential Push–Pull Chromophores: Synthesis, Characterization, TD-DFT Modeling, and Photophysical and NLO Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SC03124J⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (14), pp.2231-2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874257v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Push–pull D–π-Ru–π-A chromophores: synthesis and electrochemical, photophysical and second-order nonlinear optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4640,511 +4640,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Gennarini</w:t>
+                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isidoro López</w:t>
+                <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (43), pp.15596-15612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048061v1</w:t>
+                <w:t xml:space="preserve">hal-01885668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Monoelectronic Oxidation of an Unsymmetrical Phenoxido-Hydroxido Bridged Dicopper(II) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Inthasot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ivan Jabin</w:t>
+                <w:t xml:space="preserve">James Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (7), pp.3646-3655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (19), pp.12364-12375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02127.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824720v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mononuclear iron(II) complexes containing a tripodal and macrocyclic nitrogen ligand: synthesis, reactivity and application in cyclohexane oxidation catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Ayad</w:t>
+                <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Inthasot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robertus J.M. Klein Gebbink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Michel Luhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (43), pp.15596-15612. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (7), pp.3646-3655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT02952K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885668v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ligand exchange on the one-electron oxidation process of alkoxo or phenoxo bridged binuclear copper(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali-Taher Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (15), pp.4266 - 4271. </w:t>
@@ -5194,77 +5194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective EPR Detection of Primary Amines in Water with a Calix[6]azacryptand-Based Copper(II) Funnel Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Inthasot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Luhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,560 +5273,560 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maylis Orio</w:t>
+                <w:t xml:space="preserve">Sarah Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (44), pp.15249-15256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT03375C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624533v1</w:t>
+                <w:t xml:space="preserve">hal-03824711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Reversible redox switching of chromophoric phenylmethylenepyrans by carbon-carbon bond making/breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+                <w:t xml:space="preserve">François Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (44), pp.15249-15256. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (23), pp.12395 - 12405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT03375C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824711v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible redox switching of chromophoric phenylmethylenepyrans by carbon-carbon bond making/breaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Wojcik</w:t>
+                <w:t xml:space="preserve">Characterization of a Dinuclear Copper(II) Complex and Its Fleeting Mixed-Valent Copper(II)/Copper(III) Counterpart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Michaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82 (23), pp.12395 - 12405. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (4), pp.615 - 624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b02199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201600636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624342v1</w:t>
+                <w:t xml:space="preserve">hal-01624533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoselective guest-triggered shaping of a polynuclear Cu II calix[6]complex into a molecular host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dalton Trans., 46, pp.15249-15256. </w:t>
@@ -5864,51 +5864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Electron-Transfer Properties of Dicopper-Bound Reduced Dioxygen Species by a Cryo-Spectroelectrochemical Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,90 +6007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of a platinum center in the pi-conjugated core of push-pull chromophores for nonlinear optics (NLO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (9), pp.3059-3069. </w:t>
@@ -6409,77 +6409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Asymmetry on the Redox Properties of Phenoxo- and Hydroxo-Bridged Dicopper Complexes: Spectroelectrochemical and Theoretical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Gennarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidoro López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6524,295 +6524,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc A Gennarini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rolf David</w:t>
+                <w:t xml:space="preserve">Mariane Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Beyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475746v1</w:t>
+                <w:t xml:space="preserve">hal-01518185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the stability and inertness of Cu( ii ) and Cu( i ) complexes with methylthiazolyl ligands by tuning the macrocyclic structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+                <w:t xml:space="preserve">Room-Temperature Characterization of a Mixed-Valent µ-Hydroxodicopper(II,III) Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís M. P. Lima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Mest</w:t>
+                <w:t xml:space="preserve">Franc A Gennarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidoro López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thibon-Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (17), pp.7406 - 7420. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (17), pp.8263-8266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT00385K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518185v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of Monolayers Incorporating Cu Funnel Complexes onto Gold Electrodes. Application to the Selective Electrochemical Recognition of Primary Alkylamines in Water</w:t>
               </w:r>
@@ -7088,64 +7088,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Rodríguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís M. P. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Beyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7209,77 +7209,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Modeling of Mono-copper Enzyme Active Sites with Calix[6]arene-based Funnel Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (7), pp.2097 - 2106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7404,51 +7404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photovoltaic performances and TD-DFT modeling of push-pull diacetylide platinum complexes in TiO2 based dye-sensitized solar cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,90 +7672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into water coordination associated with the Cu(II)/Cu(I) electron transfer at a biomimetic Cu centre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gabriela Porras Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joceline Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7819,90 +7819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aza and cyanobridged tripodal dinuclear copper(II) complexes: Electrochemical studies and structural evidence for an original azacyanocarbanion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 411, pp.67--76. </w:t>
@@ -8124,51 +8124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,570 +8226,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Electrocatalytic reduction of nitrite ions by a copper complex attached as SAMs on gold by &amp;quot;self-induced electroclick&amp;quot;: Enhancement of the catalytic rate by surface coverage decrease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gabriela Porras-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Evoung Evoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.204--207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879630v1</w:t>
+                <w:t xml:space="preserve">hal-01175764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+                <w:t xml:space="preserve">Electrochemically Driven Cup-and-Ball Cu-I and Cu-II Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Heriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (32), pp.10611--10618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201301141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874189v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocatalytic reduction of nitrite ions by a copper complex attached as SAMs on gold by &amp;quot;self-induced electroclick&amp;quot;: Enhancement of the catalytic rate by surface coverage decrease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cosquer</w:t>
+                <w:t xml:space="preserve">Differocenyl Pyrrylium Salts and Electron Rich Bispyran from Oxidative Coupling of Ferrocenylpyran. Example of Redox Systems Switched by Proton transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.06.014⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (7), pp.2066-2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NJ41126E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01175764v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Driven Cup-and-Ball Cu-I and Cu-II Complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Electron transfer properties of mono- and diferrocenyl based Cu complexes attached as self-assembled monolayers on gold electrodes by &amp;quot;self-induced&amp;quot; electroclick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 710, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2013.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201301141⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01175765v1</w:t>
+                <w:t xml:space="preserve">hal-00879630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior and dioxygen reactivity of tripodal dinuclear copper complexes linked by unsaturated rigid spacers</w:t>
               </w:r>
@@ -9043,51 +9043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Studies of a Water-Soluble and Air-Stable Cu-I/Cu-II Open-Shell Funnel Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Thiabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brugnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9311,51 +9311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Platform for the Addressable Functionalisation of Electrode Surfaces through Self-Induced &amp;quot;Electroclick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9483,64 +9483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Colasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (21), pp.10985--10993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9568,290 +9568,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocenyl and pyridyl methylenepyrans as potential precursors of organometallic electron-rich extended bipyrans: Synthesis, characterization and crystal structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically Triggered Double Translocation of Two Different Metal Ions with a Ditopic Calix[6]arene Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Colasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Mest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 695 (2), pp.235-243. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4393--4398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja910676z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917193v1</w:t>
+                <w:t xml:space="preserve">hal-01175771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Triggered Double Translocation of Two Different Metal Ions with a Ditopic Calix[6]arene Ligand</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferrocenyl and pyridyl methylenepyrans as potential precursors of organometallic electron-rich extended bipyrans: Synthesis, characterization and crystal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Golhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 695 (2), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2009.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja910676z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-induced &amp;quot;electroclick&amp;quot; immobilization of a copper complex onto self-assembled monolayers on a gold electrode</w:t>
               </w:r>
@@ -9996,51 +9996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimicking the protein access channel to a metal center: effect of a funnel complex on dissociative versus associative copper redox chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeitouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,51 +10117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diferrocenylbispyrylium Salts and Electron-Rich Diferrocenylbispyran from Oxidative Coupling of Ferrocenylpyran. Induced Electron Transfer C-C Bond Making/Breaking Involving a Metallocenyl Radical Intermediate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10414,51 +10414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rondelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10706,51 +10706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Mest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 596 (1), pp.47--56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10848,51 +10848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Douziech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (15), pp.5280--5281. </w:t>
@@ -10936,272 +10936,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. J. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. P. Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Peacock</w:t>
+                <w:t xml:space="preserve">J. P. Attfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.638--639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175777v1</w:t>
+                <w:t xml:space="preserve">hal-01175778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-T-c electron transfer at the HTSC/polymer interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-T-c electron transfer at the Hg-HTSC/liquid-electrolyte interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. J. Green</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Attfield</w:t>
+                <w:t xml:space="preserve">G. Peacock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.638--639. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 125 (13), pp.3686--3687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b300023k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja034010m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175778v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of potentiometric ion sensors based on insertion materials as sensitive element</w:t>
               </w:r>
@@ -12259,51 +12259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colasson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2026.101820" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Garello" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon Merceron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01834j" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Michaelis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Engesser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Krahmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strunskus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#228;ther" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5DT01217A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Saad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavin Siritanaratkul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueh-Chun Hsiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung-Han Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c17693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05108983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11243-025-00659-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05217702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#8208;marlene Vogt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias A Engesser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Pfeil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420220" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04643465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Leblay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxing Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thibon-Pourret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sc01762e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Kumar Hota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anex Jose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjib Panda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Dunietz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Herzog" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c14422" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04016070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Hruzd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2DT03690H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04186397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Isaac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11080332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03923889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pell&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Longo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108344" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Challier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tanniou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Doare" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Junge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Froitzheim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04212b" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regnacq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Touz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Lelong" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC01667B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630992v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt04237h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03188421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2021.213823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331329v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boixel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109622" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Singh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Nautiyal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thetiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Goswami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02514" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115160" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1dt00151e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02490219v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Amin Askari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Effaty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gennarini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b03175" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02873424v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Planchat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2020.05.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03013589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202001557" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01997423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Guillou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M P Lima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bartholom&#228;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03280" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02269763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Ayad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Mest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281770v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin-Le Guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Planchat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2019.107747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02308483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfred Isaac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04422A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874257v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Thiabaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Iacobucci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC03124J" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01711795v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Chrysanthi Kafentzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Papadakis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704613" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01769619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Douziech" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC01959B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01834786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Porter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00223" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01731342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Groizard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00093J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01885668v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robertus J.M. Klein Gebbink" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02952K" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048061v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Isaac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02127.s001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Inthasot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luhmer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02541" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639590v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Taher Mansour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWZL7K89-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01679879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Duc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03375C" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201600636" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01626615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt03375c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01636273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Cao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Quist" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth D Karlin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705066" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00252a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03824702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Leener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Over" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryse Smet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornut" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras-Gutierrez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01225" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael de Leener" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R&#233;glier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00338" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01518185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M. P. Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00385K" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475746v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc A Gennarini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01504" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395479v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung-Evoung" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Lascaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mertens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b05317" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01310391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nj03257a" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01779" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5b00152" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01171145v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402399" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattamai Bhuvanesh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Gladysz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt00301b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gout" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Visnjevac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parrot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hessani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500740r" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01066935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joceline Zeitouny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gomila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cosquer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt53548g" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.11.024" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5K926LG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patinec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Triki" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.12.036" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CHB9B13-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151703v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhenry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R Leroux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Conan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la405005f" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Evoung Evoung" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.06.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM3PBSX6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175765v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Heriot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201301141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB24QFGK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00879630v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2013.02.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175767v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Kerbaol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31456h" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300733" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Carboni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3007875" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00843848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidal Saleh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NJ40265C" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102620" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J9ZR9MPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175770v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201540x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175771v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja910676z" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt01093f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PXBHZ78S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467992v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeitouny" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thiabaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Colas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9055905" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354881v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Faux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Poul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Poul" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175774v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Campion" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rondelez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Clainche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071219h" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GW5LJ9X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363438v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Faux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.099" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB8T1SB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Green" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2006.07.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS3C43GD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175776v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campion" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Izzet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Reinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja043073h" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DKX16D6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175778v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Green" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Attfield" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b300023k" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6BB77AB961B817D4BA9A238531242E129E8CCFE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175777v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Edwards" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peacock" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja034010m" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BLF6S068-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125497v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gwizdala" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00921-9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-404526KB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175780v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00645-7" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR6GWDQ4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175779v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Saillard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahlal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00800-1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXFV4S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369715v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845207v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan De&#8197;tovar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Gunther" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mangel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845321v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Isaac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594623v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269493_0005" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>