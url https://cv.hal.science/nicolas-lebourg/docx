--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -127,159 +127,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French Far Right in Russia's Orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Carnegie council (New York). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les extrêmes droites françaises dans le champ magnétique de la Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Carnegie council (New York). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01815846v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -538,1511 +538,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Extrema derecha en Europa. Nacionalismo, xenofobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital Intelectual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-987-614-603-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las Extrema derechas en Europa. Nacionalismo, populismo y xenofobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clave Intelectual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-84-122252-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Extrema derecha en Europa. Nacionalismo, xenofobia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les camps. Traces, mémoires et mutations des camps de réfugiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric de Hasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garth Benneyworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia, 253 p., 2019, 978-2806104304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nazis ont-ils survécu?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.310, 2019, 978-2-021-41371-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Far-Right Politics in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-987-614-603-6</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvard University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2017, 9780674971530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clara Lecadet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle guerre d'Algérie n'aura pas lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric de Hasque</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.100, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence des marges politiques des années 1980 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2017, Collection Violences et radicalités militantes, 978-2-36013-465-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">유럽의 극우파들: 유럽에 들이닥친 우익 열풍, 왜, 어떻게 시작되었는가</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Garth Benneyworth</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">한울아카데미</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 400p, 2017, 978-89-460-7040-0 93340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la haine identitaire : Mutations et diffusions de l'altérophobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Academia, 253 p., 2019, 978-2806104304</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.170, 2016, Pratiques et Représentations Histoire &amp; Civilisations, 978-2364240315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Seuil, pp.310, 2019, 978-2-021-41371-7</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre aux Français qui croient que 5 ans d'extrême droite remettraient la France debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Echappés, pp.132, 2016, 978-2-35766-124-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Droites extrêmes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, pp.320, 2015, 9782021090864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivesaltes, le camp de la France - 1939 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.320, 2017, 9780674971530</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmen Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trabucaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161, 2015, 978-2-84974-206-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perpignan, une ville avant le Front national ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manternach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.100, 2017</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux racines du FN L'histoire du mouvement Ordre nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.204, 2017, Collection Violences et radicalités militantes, 978-2-36013-465-6</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Preda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Beauregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondation Jean Jaurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Camus</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde vu de la plus extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260, 2013, 978-2-35412-221-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duprat, l'homme qui réinventa l'extrême-droite de l'OAS au Front National</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 400p, 2017, 978-89-460-7040-0 93340</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Beauregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 384p, 2012, 978-2207260210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Echappés, pp.132, 2016, 978-2-35766-124-0</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mort aux bolchos. Un siècle d’affiches anticommunistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échappés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 146p, 2012, Historique, 978-2-35766-052-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane François</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans l'ombre des Le Pen: Une histoire des numéros 2 du FN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Beauregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Valenciennes, pp.170, 2016, Pratiques et Représentations Histoire &amp; Civilisations, 978-2364240315</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Monde Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 250p, 2012, 978-2365833271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...507 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245185v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-05245148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2054,234 +2054,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le camp de Rivesaltes : une histoire de l’internement des minorités, de la Seconde Guerre mondiale au début du xxie siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À l’extrême droite, l’antisémitisme est-il « résiduel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre promesse et prophétie : la démographie dans les argumentaires des extrêmes droites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mermoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5, pp.20-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100716v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05100770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’extrême droite</w:t>
               </w:r>
@@ -2637,269 +2637,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fragilités des dynamiques populistes ouest-européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Populisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giband, D., Lebourg, N., Sistach. D, 2021, “La prise de Perpignan par le RN. Chronique d’une conquête annoncée.”, Pôle Sud, p.91-110.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sistach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pôle sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Main rouge : complots, terrorismes et appareils d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.8-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.139.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641134v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-03587473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périphérie à l’assaut du centre ?</w:t>
               </w:r>
@@ -3238,261 +3238,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels matériaux et quelle démarche pour l’étude d’une marge violente ?</w:t>
+                <w:t xml:space="preserve">L’affrontement des étudiants extrémistes, dans les années 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4249), pp.45-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4249.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agir et penser en néo-nazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.159-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parl2.028.0159⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.137-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.028.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-03125189v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir et penser en néo-nazi</w:t>
+                <w:t xml:space="preserve">Quels matériaux et quelle démarche pour l’étude d’une marge violente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.137-157. </w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.028.0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.028.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124977v1</w:t>
+                <w:t xml:space="preserve">hal-03124980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Движения И Государственные Режимы Крайне Правых В Южной Европе (1945–1989)</w:t>
               </w:r>
@@ -3932,51 +3932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours identitaire en France, de la marge sociologique à la sphère publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4090,252 +4090,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Diffusion des péjorations communautaires après 1945. Les nouvelles altérophobies</w:t>
+                <w:t xml:space="preserve">La diffusion des péjorations communautaires après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°267 (4), pp.35-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/retm.267.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Diffusion des péjorations communautaires après 1945. Les nouvelles altérophobies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 267, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05318835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie de la violence «révolutionnaire» d'extrême droite, entre dynamique subversive et contre-révolution préventive (1962-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (1), pp.88-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/revss.2011.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297169v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05311644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp de Rivesaltes : bilan et perspectives d’un lieu d’ostracisme (1939-2007)</w:t>
               </w:r>
@@ -5525,275 +5525,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La montée des extrêmes droites en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique David; Thierry De Montbrial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramses 2026. Un nouvel échiquier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.262-265, 2025, 978-2-10-022260-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les anciens collaborateurs dans l'entourage de François Mitterrand après-guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Mitterrand, le dernier empereur. De la colonisation à la Françafrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-444, 2025, 978-2384822324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rey</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05100499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les solidaristes dans l'engrenage belliciste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ramses 2026. Un nouvel échiquier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.262-265, 2025, 978-2-10-022260-1</w:t>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-90, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de l'Eurasie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-111, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la guerre arriva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-232, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cendes aux cendres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-49, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douguine, prophète et stigmate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-177, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Eurasie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-133, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bas-côtés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-74, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-156, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Russie, gardienne des unités raciales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-206, 2024, 9782021514179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Macé; Pierre Plottu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pop fascisme : comment l’extrême droite à gagné la bataille culturelle sur internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions divergences, pp.7-11, 2024, 9791097088743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5822,73 +6677,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-251, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5917,912 +6772,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-21, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699151v1</w:t>
-              </w:r>
-[...853 lines deleted...]
-                <w:t xml:space="preserve">hal-04699177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Horizons of the French Extreme Right</w:t>
               </w:r>
@@ -7164,272 +7164,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Algérie et les extrêmes droites : six décennies de « contre-terrorisme » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giulia FABBIANO; Abderahmen MOUMEN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algérie coloniale, Traces, mémoires et transmissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-145, 2022, 9791031805054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’OAS et ses héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Sandrine Lemaire; Dominic Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire globale de la France coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.589-594, 2022, 978-2-84876-980-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Grand remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nonna Mayer; Alain Policar; Philippe Corcuff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots qui fâchent - Contre le maccarthysme intellectuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'aube Eds De, pp.45-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641162v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03980159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -7495,682 +7495,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Létalités politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crettiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèze Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-188, 2021, Académique, 9782724627305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion – L’État face aux violences politiques : gouverner l’ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèze Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-376, 2021, Académique, 9782724627305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences politiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La discontinuité des violences idéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-54, 2021, Académique, 9782724627305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le courant nationaliste-révolutionnaire et les mondes arabo-musulmans, de Maurice Bardèche à Christian Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bruneteau; Yves Santamaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrémismes européens et mondes arabo-musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-166, 2021, 978-2-37999-070-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...54 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence militante juvénile d’extrême droite : le cas du Groupe Union Défense (GUD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
+              <w:t xml:space="preserve">Radicalités identitaires. La démocratie face à la radicalisation islamiste, indigéniste et nationaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.179-188, 2021, Académique, 9782724627305</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-242, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...309 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre d’Algérie comme processus de radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Jenni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Féroces infirmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 269-270, Gallimard, pp.241-243, 2020, 9782072834332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123648v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03123569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007-2017. From Father to Daughter : Shifts and Constants in the le Pen Strategy</w:t>
               </w:r>
@@ -8748,178 +8748,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cultural Orientalization or Political Occidentalism ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Dominic Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Colonial Legacy in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indiana University Press, pp.330-340, 2017, 978-0253026255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt20060bg.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Violences politiques, un changement de régime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence des marges politiques des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, pp.193-204, 2017, 9782360134656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310963v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03125700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et violences de l’extrême droite radicale</w:t>
               </w:r>
@@ -9806,169 +9806,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpréter le fascisme : débats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lavail et Manuelle Peloille dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascismes ibériques ? Sources, définitions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Presses de l’Université paris Ouest nanterre, pp19-37, 2014, collection Regards</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Front national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texto, pp.9-14, 2014, 9791021007246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318862v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01706481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of underground music in the renewal of the french radical right wing</w:t>
               </w:r>
@@ -11015,51 +11015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11253,51 +11253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815852v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sistach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/paris-moscou-nicolas-lebourg/9782021514179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claveintelectual.com/titulos/las-extremas-derechas-europa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122745v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialcapitalintelectual.com.ar/productos/la-extrema-derecha-en-europa/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric de Hasque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Benneyworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674971530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-nouvelle-guerre-d-algerie-n-aura-pas-lieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanulmplus.kr/books/view.php?idx=3754" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/histoire/rivesaltes-le-camp-de-la-france1939-a-nos-jours/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/perpignan-une-ville-avant-le-front-national" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beauregard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/aux-racines-du-fn-l-histoire-du-mouvement-ordre-nouveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/535#anchor-resume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dans-lombre-des-le-pen/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245170v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.denoel.fr/catalogue/francois-duprat/9782207260210" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesechappes.com/ouvrages/mort-aux-bolchos-un-siecle-daffiches-anticommunistes/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249480v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.073.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sala-Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587473v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0159" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318835v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.2011.1403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311644v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.267.0035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7374" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Fran%C3%A7ois_Mitterrand,_le_dernier_empereur-646-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05249585v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241336v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699159v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Laruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003256892-21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.7514489.63" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Far-Right-Extremism-in-Europe/Kondor-Littler/p/book/9781032187976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100345650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/algerie-coloniale/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Histoire_globale_de_la_France_coloniale-559-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/au-nom-de-la-race/9782221254943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03251400v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-extremismes_europeens_et_mondes_arabo_musulmans_rapprochements_strategiques_et_convergences_ideologiques_bernard_bruneteau_yves_santamaria-9782379990700-69891.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;ze Romain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabDetails" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;pon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelalanterne.com/lyon-extremes-droites-chevarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodriguez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv75d8tp.10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310963v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt20060bg.31" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/vers_la_guerre_des_identites_-9782707188120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36275" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabDetails" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/karimvote%C3%A0gaucheetsonvoisinvotefn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabFormats" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05318862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05151310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03373427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sistach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/paris-moscou-nicolas-lebourg/9782021514179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialcapitalintelectual.com.ar/productos/la-extrema-derecha-en-europa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claveintelectual.com/titulos/las-extremas-derechas-europa/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric de Hasque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Benneyworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674971530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-nouvelle-guerre-d-algerie-n-aura-pas-lieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanulmplus.kr/books/view.php?idx=3754" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/histoire/rivesaltes-le-camp-de-la-france1939-a-nos-jours/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/perpignan-une-ville-avant-le-front-national" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beauregard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/aux-racines-du-fn-l-histoire-du-mouvement-ordre-nouveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/535#anchor-resume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.denoel.fr/catalogue/francois-duprat/9782207260210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesechappes.com/ouvrages/mort-aux-bolchos-un-siecle-daffiches-anticommunistes/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dans-lombre-des-le-pen/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.073.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sala-Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.267.0035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.2011.1403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7374" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05249585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Fran%C3%A7ois_Mitterrand,_le_dernier_empereur-646-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Laruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003256892-21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.7514489.63" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Far-Right-Extremism-in-Europe/Kondor-Littler/p/book/9781032187976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100345650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/algerie-coloniale/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Histoire_globale_de_la_France_coloniale-559-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/au-nom-de-la-race/9782221254943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;ze Romain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabDetails" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03251400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-extremismes_europeens_et_mondes_arabo_musulmans_rapprochements_strategiques_et_convergences_ideologiques_bernard_bruneteau_yves_santamaria-9782379990700-69891.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123648v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;pon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelalanterne.com/lyon-extremes-droites-chevarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodriguez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv75d8tp.10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt20060bg.31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/vers_la_guerre_des_identites_-9782707188120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36275" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabDetails" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/karimvote%C3%A0gaucheetsonvoisinvotefn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabFormats" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05318862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05151310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03373427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>