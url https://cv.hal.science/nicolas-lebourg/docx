--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -706,207 +706,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Nazis ont-ils survécu?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.310, 2019, 978-2-021-41371-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après les camps. Traces, mémoires et mutations des camps de réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric de Hasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenda Santana de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garth Benneyworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fevry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Academia, 253 p., 2019, 978-2806104304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lecadet</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02419978v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03124417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Right Politics in Europe</w:t>
               </w:r>
@@ -2020,729 +2020,889 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris-Québec : une cartographie des convergences d’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50 (1), pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05610129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le camp de Rivesaltes : une histoire de l’internement des minorités, de la Seconde Guerre mondiale au début du xxie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre promesse et prophétie : la démographie dans les argumentaires des extrêmes droites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mermoz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.20-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’extrême droite, l’antisémitisme est-il « résiduel » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2 (73), pp.8-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/apdem.073.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redéfinition du marché des intellectuels réactionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7-8 (323-324), pp.51-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/espri.2507.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réagir au 7 octobre : un révélateur du marché idéologique des extrêmes droites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rivesaltes Camp Memorial : institutionnalisation of a memoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sala-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observing Memories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mémoire comme enjeu processuel de radicalisation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fragilités des dynamiques populistes ouest-européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Populisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.129-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03256949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Main rouge : complots, terrorismes et appareils d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les droites extrêmes en Europe depuis 1945, 139-142, pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.139.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giband, D., Lebourg, N., Sistach. D, 2021, “La prise de Perpignan par le RN. Chronique d’une conquête annoncée.”, Pôle Sud, p.91-110.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2771,229 +2931,151 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pôle sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03587473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périphérie à l’assaut du centre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.5-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psud.054.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de Perpignan par le RN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3012,187 +3094,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sistach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54 (1), pp.91-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psud.054.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alle radici del Front national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Beauregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trasgressioni </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, pp.3-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I partiti populisti e le destre estrema en Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3208,307 +3290,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trasgressioni </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63, pp.24-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affrontement des étudiants extrémistes, dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (4249), pp.45-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etu.4249.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir et penser en néo-nazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.137-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.028.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels matériaux et quelle démarche pour l’étude d’une marge violente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.159-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parl2.028.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Движения И Государственные Режимы Крайне Правых В Южной Европе (1945–1989)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3524,445 +3606,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Берегиня </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (31), pp.20-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographie et contextualisation des populismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue internationale et stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 106 (2), pp.73-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ris.106.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 678 (2), pp.244-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhis.162.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions internationales du Front national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (2), pp.105-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.157.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamophobia in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occasion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01696784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oferta i la demanda de l’extrema dreta a Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mirmanda, revista de cultura | revue de culture, Catalogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours identitaire en France, de la marge sociologique à la sphère publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3978,73 +4060,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.155-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05318831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre Nouveau : fin des illusions droitières et matrice activiste du premier Front National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4060,630 +4142,630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia historica. Historia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.205-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des péjorations communautaires après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n°267 (4), pp.35-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/retm.267.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatomie de la violence «révolutionnaire» d'extrême droite, entre dynamique subversive et contre-révolution préventive (1962-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.88-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/revss.2011.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diffusion des péjorations communautaires après 1945. Les nouvelles altérophobies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'éthique et de théologie morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 267, pp.39-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05318835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp de Rivesaltes : bilan et perspectives d’un lieu d’ostracisme (1939-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (275), pp.409-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/anami.2011.7374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Libération nationale et sociale des régions d'Europe : histoire d'une utopie fasciste (1941-2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopia and Utopianism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.95-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Dialectique néo-fasciste, de l'entre-deux-guerres à l'entre-soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire du Politique : Fascisme, néo-fascisme, Cahiers pour l'Analyse concrète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 57-58, pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies et pratiques du mouvement nationaliste-révolutionnaire français : départs, desseins et destin d'Unité Radicale (1989-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19-20, pp.381-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni droite, ni gauche : en avant ! : en quête d'une &amp;quot; Troisième voie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domitia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.109-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4693,51 +4775,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des racines et des chaînes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4753,470 +4835,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire, pp.157-176, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">David Giband</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droites à Perpignan : une histoire atypique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Trabucaire, pp.79-102, 2026, 978-2-84974-550-2</w:t>
+              <w:t xml:space="preserve">, Trabucaire, pp.21-38, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la délinquance ordinaire aux marginalités criminelles</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05523655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte de la ville et le territoire de la délinquance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sistach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Trabucaire, pp.125-140, 2026, 978-2-84974-550-2</w:t>
+              <w:t xml:space="preserve">, Trabucaire, pp.141-156, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perpignan 3.0 : la bataille des municipales vue du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Trabucaire, pp.21-38, 2026, 978-2-84974-550-2</w:t>
+              <w:t xml:space="preserve">, Trabucaire, pp.61-78, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La carte de la ville et le territoire de la délinquance</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05524920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du déclassement urbain au ressentiment citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sistach</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Trabucaire, pp.141-156, 2026, 978-2-84974-550-2</w:t>
+              <w:t xml:space="preserve">, Trabucaire, pp.79-102, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perpignan 3.0 : la bataille des municipales vue du web</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05524970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délinquance ordinaire aux marginalités criminelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Jacquet-Vaillant</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sistach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Trabucaire, pp.61-78, 2026, 978-2-84974-550-2</w:t>
+              <w:t xml:space="preserve">, Trabucaire, pp.125-140, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05525335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archipel et polarisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5245,73 +5327,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire, pp.177-200, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du déclassement au populisme : les faits et les mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5331,142 +5413,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">david. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire, pp.5-20, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05523651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Aliot et le marché des droites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39-60, Trabucaire, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05524918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui demeure, ce qui advient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5495,232 +5577,232 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perpignan, déclassement et droitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Trabucaire, pp.219-230, 2026, 978-2-84974-550-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05525366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les anciens collaborateurs dans l'entourage de François Mitterrand après-guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Mitterrand, le dernier empereur. De la colonisation à la Françafrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-444, 2025, 978-2384822324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée des extrêmes droites en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique David; Thierry De Montbrial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramses 2026. Un nouvel échiquier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.262-265, 2025, 978-2-10-022260-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidaristes dans l'engrenage belliciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5749,81 +5831,81 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-90, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Théories de l'Eurasie</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre en Eurasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmitt</w:t>
@@ -5832,93 +5914,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.91-111, 2024, 9782021514179</w:t>
+              <w:t xml:space="preserve">, pp.113-133, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Et la guerre arriva</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douguine, prophète et stigmate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmitt</w:t>
@@ -5927,93 +6009,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.207-232, 2024, 9782021514179</w:t>
+              <w:t xml:space="preserve">, pp.157-177, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Des cendes aux cendres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théories de l'Eurasie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmitt</w:t>
@@ -6022,93 +6104,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-49, 2024, 9782021514179</w:t>
+              <w:t xml:space="preserve">, pp.91-111, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Douguine, prophète et stigmate</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et la guerre arriva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmitt</w:t>
@@ -6117,93 +6199,93 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-177, 2024, 9782021514179</w:t>
+              <w:t xml:space="preserve">, pp.207-232, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Guerre en Eurasie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des cendes aux cendres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schmitt</w:t>
@@ -6212,85 +6294,85 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Moscou : Un siècle d'extrême droite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.113-133, 2024, 9782021514179</w:t>
+              <w:t xml:space="preserve">, pp.23-49, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bas-côtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6319,73 +6401,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.51-74, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de traverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6414,73 +6496,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-156, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Russie, gardienne des unités raciales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6509,146 +6591,146 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-206, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Macé; Pierre Plottu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pop fascisme : comment l’extrême droite à gagné la bataille culturelle sur internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions divergences, pp.7-11, 2024, 9791097088743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6677,73 +6759,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-251, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6772,1068 +6854,1068 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-21, 2024, 9782021514179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Horizons of the French Extreme Right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Laruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Kondor; Mark Littler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Far-Right Extremism in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.217-229, 2023, 9781032187983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003256892-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Terre creuse, entre caverne originelle aryenne et mythologie politique transnationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien d'Huy; Frédérique Duquesnoy; Patrice Lajoye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gai sçavoir. Mélanges en hommage à Jean-Loïc Le Quellec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.530-537, 2023, 978-1803275413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.7514489.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04196028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Horizons of French Extreme Right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Katherine Kondor; Mark Littler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Far-Right Extremism in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-229, 2023, 9781032187976</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04196049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fachosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolween Lorenzi Bailly; Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.449-458, 2023, Langages, 979-10-362-0589-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03980137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre d’Algérie et les extrêmes droites : six décennies de « contre-terrorisme » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia FABBIANO; Abderahmen MOUMEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie coloniale, Traces, mémoires et transmissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-145, 2022, 9791031805054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cavalier Bleu</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.123-145, 2022, 9791031805054</w:t>
+                <w:t xml:space="preserve">hal-03606198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand remplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nonna Mayer; Alain Policar; Philippe Corcuff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots qui fâchent - Contre le maccarthysme intellectuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'aube Eds De, pp.45-50, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’OAS et ses héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Sandrine Lemaire; Dominic Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire globale de la France coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.589-594, 2022, 978-2-84876-980-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine-Marion Boulle; Valentin Pacaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au nom de la race - Bienvenue chez les suprémacistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2221254945</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Laffont</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03633672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Létalités politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Crettiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèze Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-188, 2021, Académique, 9782724627305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion – L’État face aux violences politiques : gouverner l’ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sèze Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.361-376, 2021, Académique, 9782724627305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. La discontinuité des violences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.27-54, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discontinuité des violences idéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7843,96 +7925,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Sommier; François Audigier; Xavier Crettiez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences politiques en France. De 1986 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-54, 2021, Académique, 9782724627305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03161934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le courant nationaliste-révolutionnaire et les mondes arabo-musulmans, de Maurice Bardèche à Christian Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7942,436 +8024,436 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bruneteau; Yves Santamaria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrémismes européens et mondes arabo-musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-166, 2021, 978-2-37999-070-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-166, 2021, 978-2-37999-070-0</w:t>
+                <w:t xml:space="preserve">hal-03251400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre d’Algérie comme processus de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexis Jenni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féroces infirmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 269-270, Gallimard, pp.241-243, 2020, 9782072834332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence militante juvénile d’extrême droite : le cas du Groupe Union Défense (GUD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radicalités identitaires. La démocratie face à la radicalisation islamiste, indigéniste et nationaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-242, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2007-2017. From Father to Daughter : Shifts and Constants in the le Pen Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Crépon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Helen Drake; Alistair Cole; Sophie Meunier; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in French Politics 6 (6th Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 77-20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macmilian International</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Chevarin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon et ses extrêmes droites,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lanterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2020, 978-2-9566386-3-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Lanterne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03122756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les strates mémorielles du camp de Rivesaltes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8391,929 +8473,929 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Frédéric De Hasque; Clara Lecadet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les camps. Traces, mémoires et mutations des camps de réfugiés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, pp.51-75, 2019, 2806104300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages, eﬀets et limites du droit de dissolution durant la Ve République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Sèze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États européens face aux militantismes violents. Dynamique d’escalade et de desescalade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, pp.169-186, 2019, 9782360135134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique du populisme : la communication du Front national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Pozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’attachée de presse au conseiller en communication. Pour une histoire des spin doctors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.139-152, 2019, 275357586X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">اليمين المتطرف في أوروبا: الديناميات والمستقبل</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al-Mesbar Center. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacturing Fear: Extremism of the Far Right and Populism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-100, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro-Soviet Groups in the Cold War European Radical Right</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Rodriguez Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlene Laruelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entangled Far Rights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Pittsburgh Press, pp.131-153, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv75d8tp.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion : Violences politiques, un changement de régime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Violence des marges politiques des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.193-204, 2017, 9782360134656</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Orientalization or Political Occidentalism ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Dominic Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Colonial Legacy in France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University Press, pp.330-340, 2017, 978-0253026255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctt20060bg.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Front national, entre norme et subversion », dans « Les grandes idées politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Lhérété. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes idées politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sciences Humaines, pp.54-59, 2017, 9782361064488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et violences de l’extrême droite radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fanny Bugnon, Isabelle Lacroix </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires de la violence politique en France (1962-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp. 41-68, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limites et fonctions de l’activisme des formations de l’extrême droite radicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicola Lebourg; Isabelle Sommier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence des marges politiques des années 1980 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Riveneuve, pp.193-204, 2017, 9782360134656</w:t>
+              <w:t xml:space="preserve">, Riveneuve, pp.109-138, 2017, 9782360134656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientalisations culturelles ou occidentalisme politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bancel; Pascal Blanchard; Dominic Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers la guerre des identités ?, De la fracture coloniale à la révolution ultranationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-2019, 2016, 9782707188120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03127460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconfiguration des extrêmes droites françaises, des marges sociales à l’offre politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Jamin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'extrême droite en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.165-180, 2016, 9782802753629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front de l’Est et l’extrême droite radicale française : propagande collaborationniste, lieu de mémoire et fabrique idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9323,668 +9405,668 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Preda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références et thèmes des droites radicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-138, 2015, 978-3-0351-9492-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03131696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arriba Eurasia? The Difficult Establishment of Neo-Eurasianism in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlene Laruelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurasianism and european far right : reshaping the Europe-Russia relationship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Front national et la galaxie des extrêmes droites radicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d’un parti politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-139, 2015, 978-2-7246-1810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03131700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et stratégies de campagne du Front national à Marseille et à Perpignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Crépon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Fourquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Karim vote à gauche et son voisin vote FN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-185, 2015, 978-2-8159-1273-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'Aube</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01841986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Jeune Europe au Front européen de libération: étude comparée des internationales nationalistes-révolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations, mouvements et partis des droites radicales au XXe siècle ( Europe-Amériques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.133-152, 2015, 9783034320627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouvellement du militantisme frontiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Crépon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faux-semblants du Front national. Sociologie d’un parti politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de SciencePo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.435-451, 2015, 978-2-7246-1810-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de SciencePo</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03131667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter le fascisme : débats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Lavail et Manuelle Peloille dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascismes ibériques ? Sources, définitions, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Presses de l’Université paris Ouest nanterre, pp19-37, 2014, collection Regards</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Front national</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Texto, pp.9-14, 2014, 9791021007246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of underground music in the renewal of the french radical right wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10004,146 +10086,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anton Shekhovtsov; Paul Jackson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">White Power Music – Scenes of Extreme Right Cultural Resistance.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications Searchlight et RNM, pp.25-34, 2012, 978-0952203896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duprat, un itinéraire de passages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctrinaires, vulgarisateurs et passeurs des droites radicales au XXe siècle (Europe-Amériques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.129-142, 2012, 9783034312240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de l’archive et la morale de l’histoire. Les limites juridiques de l’écriture de l’histoire présente : le cas François Duprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10163,193 +10245,193 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Perpignan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence(s) de la Préhistoire à nos jours. Les sources et leur interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782354121273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Subversion de l’extrême droite radicale face à l’État durant la Ve République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Cochet; Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Subversion, anti-subversion, contre-subversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riveneuve, pp.311-323, 2009, 2914214979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05334754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction productrice de l'histoire dans le renouvellement du fascisme à partir des années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences sociales au prisme de l'extrême droite. Enjeux et usages d'une récupération idéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.213-243, 2008, Les Cahiers politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00481869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10359,299 +10441,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Le Pen, Founding Father of the French Far Right, Has Died</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Bases of the Russian National Alliance of Solidarists During the Interwar Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme-Right Terrorist Radicalization in France since November 13, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Binet, the French Father of White Nationalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perpignan, une ville promise au Rassemblement national</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Manternach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droites extrêmes en Europe, du scrutin européen de 2019 à la pandémie de covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10660,325 +10830,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Extrêmes droites et l’antisémitisme en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">White Émigrés and International Anti-Communism in France (1918–1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020, pp.18</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les extrêmes droites allemandes et françaises en miroir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01699193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10988,51 +11070,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11048,65 +11130,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05396639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11253,51 +11335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sistach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/paris-moscou-nicolas-lebourg/9782021514179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialcapitalintelectual.com.ar/productos/la-extrema-derecha-en-europa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claveintelectual.com/titulos/las-extremas-derechas-europa/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric de Hasque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Benneyworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674971530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-nouvelle-guerre-d-algerie-n-aura-pas-lieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanulmplus.kr/books/view.php?idx=3754" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/histoire/rivesaltes-le-camp-de-la-france1939-a-nos-jours/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/perpignan-une-ville-avant-le-front-national" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beauregard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/aux-racines-du-fn-l-histoire-du-mouvement-ordre-nouveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/535#anchor-resume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.denoel.fr/catalogue/francois-duprat/9782207260210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesechappes.com/ouvrages/mort-aux-bolchos-un-siecle-daffiches-anticommunistes/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dans-lombre-des-le-pen/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.073.0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sala-Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256949v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587473v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266249v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125189v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.267.0035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297169v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.2011.1403" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7374" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103208v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525335v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05249585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Fran%C3%A7ois_Mitterrand,_le_dernier_empereur-646-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699162v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699171v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699168v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699177v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Laruelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003256892-21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.7514489.63" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196049v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Far-Right-Extremism-in-Europe/Kondor-Littler/p/book/9781032187976" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100345650" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/algerie-coloniale/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980159v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Histoire_globale_de_la_France_coloniale-559-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641162v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/au-nom-de-la-race/9782221254943" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;ze Romain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabDetails" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161972v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03251400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-extremismes_europeens_et_mondes_arabo_musulmans_rapprochements_strategiques_et_convergences_ideologiques_bernard_bruneteau_yves_santamaria-9782379990700-69891.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66021" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123648v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;pon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelalanterne.com/lyon-extremes-droites-chevarin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124827v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124820v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310932v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124995v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodriguez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv75d8tp.10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt20060bg.31" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310963v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310951v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127460v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/vers_la_guerre_des_identites_-9782707188120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36275" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabDetails" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/karimvote%C3%A0gaucheetsonvoisinvotefn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabFormats" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05318862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297191v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05151310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196018v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122699v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03373427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815852v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebourg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815846v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sistach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schmitt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/paris-moscou-nicolas-lebourg/9782021514179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122745v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialcapitalintelectual.com.ar/productos/la-extrema-derecha-en-europa/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.claveintelectual.com/titulos/las-extremas-derechas-europa/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecadet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric de Hasque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Santana de Andrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Benneyworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fevry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hup.harvard.edu/catalog.php?isbn=9780674971530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fourquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/la-nouvelle-guerre-d-algerie-n-aura-pas-lieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950342v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/la-violence-des-marges-politiques-en-france-des-annees-1980-a-nos-jours/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241476v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hanulmplus.kr/books/view.php?idx=3754" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03130579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmen Moumen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/histoire/rivesaltes-le-camp-de-la-france1939-a-nos-jours/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Manternach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/perpignan-une-ville-avant-le-front-national" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Preda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Beauregard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jean-jaures.org/nos-productions/aux-racines-du-fn-l-histoire-du-mouvement-ordre-nouveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/535#anchor-resume" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.denoel.fr/catalogue/francois-duprat/9782207260210" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesechappes.com/ouvrages/mort-aux-bolchos-un-siecle-daffiches-anticommunistes/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/dans-lombre-des-le-pen/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05610129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquet-Vaillant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249480v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.073.0008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2507.0051" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464869v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sala-Pons" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03256949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641134v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.139.0008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587473v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Preda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4249.0045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124977v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0139" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.028.0159" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.106.0073" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.162.0131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.157.0105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318831v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/retm.267.0035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revss.2011.1403" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05318835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.2011.7374" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05524918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05525366v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Fran%C3%A7ois_Mitterrand,_le_dernier_empereur-646-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05249585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699171v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699154v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699156v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699168v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699177v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05241336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Laruelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003256892-21" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803275413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.7514489.63" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196049v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Far-Right-Extremism-in-Europe/Kondor-Littler/p/book/9781032187976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980137v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100345650" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/algerie-coloniale/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-Histoire_globale_de_la_France_coloniale-559-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisez.com/livre-grand-format/au-nom-de-la-race/9782221254943" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161959v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crettiez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;ze Romain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabDetails" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161972v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03161934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100505640#h2tabFormats" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03251400v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-extremismes_europeens_et_mondes_arabo_musulmans_rapprochements_strategiques_et_convergences_ideologiques_bernard_bruneteau_yves_santamaria-9782379990700-69891.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;pon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macmillanihe.com/page/detail/Developments-in-French-Politics-6/?K=9781352007756" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelalanterne.com/lyon-extremes-droites-chevarin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Rodriguez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv75d8tp.10" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125700v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt20060bg.31" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127475v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/vers_la_guerre_des_identites_-9782707188120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131696v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/36275" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131700v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabDetails" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/catalogue/karimvote%C3%A0gaucheetsonvoisinvotefn" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131674v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03131667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100108100#h2tabFormats" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706481v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05318862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297191v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334754v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481869v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05151310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123681v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fourquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03123579v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03373427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05396639v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>