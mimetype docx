--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lebouvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2280-7545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocapsa cf. bohaiensis (dinoflagellate): identification and response to nickel and iron stress revealed through chlorophyll a fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32615/ps.2023.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS Approaches to Assess Dinoflagellate Responses to Chemical Stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Berteaux-Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12091234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring the unique biodiversity of the Western Pacific to identify novel anti-infectious and anti-inflammatory compounds of natural origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1154627. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1154627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Compounds from Microalgae: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: A comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 325, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification onTetraselmisbiomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of light intensity on antioxidant activity of tropical microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nitrogen Availability on the Antioxidant Activity and Carotenoid Content of the Microalgae Nephroselmis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18(9), 453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Acaricidal Activity of Nemuaron vieillardii Essential Oil against the Cattle Tick Rhipicephalus (Boophilus) microplus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wound healing and antibacterial activity of five ethnomedical Calophyllum inophyllum oils: an alternative therapeutic strategy to treat infected wounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing properties, coloring compounds and antioxidant activity of Hubera nitidissima (Dunal) Chaowasku (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as potential antiviral drugs for dengue treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the leaf essential oils of three Eugenia (Myrtaceae) species endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-J. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26(2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2013.871671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as Potential Antiviral Drugs for Dengue Treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rec. Nat. Prod.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leaf, Wood and Bark Oils of three Species of Myodocarpus (Myodocarpaceae) Endemic to New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Activity Relationship Study of Biflavonoids on the Dengue Virus Polymerase DENV-NS5 RdRp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79(14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1350672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Myrtopsis corymbosa. Perspectives for Anti-dengue Natural Compound Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of natural dyes from the traditional pharmacopoeia of New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.PI128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of the leaf essential oils of the endemic Melaleuca (Myrtaceae) species of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of essential oil research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2012.676776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biflavonoids of Dacrydium balansae with potent inhibitory activity on dengue 2 NS5 polymerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0031-1298355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Cunoniaceae de Nouvelle-Calédonie, perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Crossostylis (Rhizophoraceae) J.R. Forster et G. Forster en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pharmacie des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Question-Réponse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave assisted synthesis of 2-phenyl-1-(1H-indol-1-yl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ol derivatives with potential antifungal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le-Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36), pp.6479 - 6483. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACliMAP project. Mycorrhizal fungi as potential regulator of Climate change impact on Medicinal and Aromatic Plants metabolom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Science et d'Ingénierie Supramoléculaires (ISIS), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et de l’utilisation des champignons mycorhiziens arbusculaires sur la culture et le métabolome des plante médicinales et aromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences Exactes et Appliquées ISEA, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th pacfiic islands universities regional network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Solutions Developed in the Pacific. Nature-based and Engineered Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIURN Summer Institute – Climate Change in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIURN, Nov 2025, Suva, Fiji, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Resources for Sustainable Power Generation: Green Synthesis of Zinc Oxide for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cannamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Investigation of the PNG Xanthostem species of the MYRTACEAE family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macquin Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Nouvelles-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin, La réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Réunion(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ouary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Machuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mularoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11345, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosystematic significance of essential oils obtained from characteristic taxonomic groups of the New Caledonian flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels anti-inflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie (MédiPlantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as a potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control against infectious diseases : Towards sustainable development of insect repellents in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Delubriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier dans les Iles Loyauté. Projet de stratégie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cyanobacteria from New-Caledonia and South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des connaissances en ethnobotanique/ethnopharmacologie de la flore de la Province des Iles Loyauté. Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels antiinflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxications par Cerbera manghas L. durant l’année 2016 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès STCSFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /nour, M. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils of the genus Eugenia in New Caledonia: chemical and genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N./margueritte, L. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of poisoning by the coconut crab, Birgus latro, in New Caledonia: aspects of clinical and toxicological features and treatment in 29 cases including 4 fatalitiesMohammed Nour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq St Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abashiri, Japan Volatile components of the New Caledonian liverwort Frullania species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abashiri, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiles essentielles du genre Eugenia en Nouvelle-Calédonie: diversité chimique et génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margueritte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International sur les Plantes Aromatiques et Médicinales (CIPAM 9).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: Application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPC 2016, 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caledonian plants used in cosmetopeia. State of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora of the Isle of Pines: Botany, Ethnobotany and Ethnopharmacology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Essential Oils from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics, Wakayama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Caledonian endemic biodiversity: From plants to new therapeutic leads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical, Clinical and Forensic Toxicology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut Crab (Birgus latro L.) poisoning in New Caledonia: impact of red-eye-sea mango tree (Cerbera manghas L.) fruits diet on crustaceans toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF ACARICIDAL POTENTIALITY OF ENDEMIC PIPER SPECIES OF NEW CALEDONIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Repiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacology and ethnobotany in New Caledonia: Bridges between traditions and sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kava: from traditional drink to new promising anticancer candidates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique, 22ème Congrès de la SFTA-52ème Congrès de la STC, Bordeaux 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye identification in cultural heritage artifacts from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archeology 32, DHA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhamnaceae family, a source of natural dyes in Oceania: Phytochemical analysis and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Canadian Chemistry Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes phytochimique et pharmacologique des colorants naturels des plantes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre Nationale de la Société Française de Pharmacie de Méditerranée Latine ; Phytothérapie et Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR study of biflavonoids on the dengue virus polymerase (DV-NS5 RdRp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants naturels des plantes de la Nouvelle-Calédonie : Aspects phytochimiques et pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles des conifères de la Nouvelle-Calédonie : aspects chimiotaxonomiques et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologie : une piste de recherche prometteuse. Exemple de la dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel biologique et étude phytochimique des extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie : Usages des crossostylis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le kava en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de l’exposition Vanuatu, Terre Vivante, IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-Candida in vitro et in vivo d’un dérivé de l’indole, le NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad spectrum anti-Candida activities of a new indolyl-triazole, NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID) and 25th International Congress of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as potential regulators of the impact of climate change on the cultivation and metabolome of the medicinal and aromatic plant Coleus amboinicus Lour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel and Iron stress on photosynthesis and metabolite production of Heterocapsa cf. bohaiensis (dinoflagellate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the International Society for Applied Phycology, ISAP 2021 - ONLINE CONFERENCE streaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriaxosides A-D, new glucosyloxylbenzyl 2-isopropylmalate derivatives from aerial parts of Eriaxis rigida (Vanilloideae), an orchid endemic of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of turmeric powders of different origins for a phytochemical characterization of cultivars from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and volatile compounds analysis of coproducts from conifers of logging industry in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de substances naturelles extraites de la flore endémique de Nouvelle-Calédonie sur la tique du bétail Rhipicephalus microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évaluations biologiques des huiles essentielles de Podocarpaceae endémiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kratom ou Biak Mitragyna speciosa Korth, Rubiacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential “new” sources of natural dyes from the traditional pharmacopoeia of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR – International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une relation entre consommation de kava (Piper methysticum) et mort subite ? A propos de huit cas en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques liés à la consommation de kava : augmentation isolée de GGT sérique et ichtyose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liane royale (Oxera pulchella ssp. grandiflora (Dubard) de Kok) : Plante Ornementale, Tinctoriale et Endémique de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gâteblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Phytochimique des écorces d’Alphitonia Xerocarpa (RHAMNACEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des plantes aromatiques de la Nouvelle-Calédonie appartenant aux familles des Cupressaceae et des Myrtaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Papeete, Polynésie française. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic Cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel anti-biotique de deux Cunoniaceae endémiques de la Nou-velle-Calédonie : Codia mackeeana (H.C. Hopkins & B. Fogliani) et Codia nitida (Schlechter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des Crossostylis (Rhizophoraceae) en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités antioxydantes d’intérêt pharmacologique d’espèces de Weinmannia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antileishmanienne de Premna serratifolia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antifungal activity and molecular modeling studies of NL114, a new fluconazole analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’un nouveau triazole, NL114, dans un modèle murin de candidose cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-ondes pour la synthèse des 1-(1H-indol-1-yl) -2-phényl-3-(1H-1,2,4-triazol-1-yl) propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles de Nouvelle-Calédonie : chimiodiversité et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité du laboratoire du pôle de recherche pluridisciplinaire PEIRENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils from New Caledonia: chemodiversity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la chimie des substances naturelles des plantes aromatiques et médicinales du Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches. Spécialité : chimie des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et valorisation de plantes indigènes de la flore de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lebouvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2280-7545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocapsa cf. bohaiensis (dinoflagellate): identification and response to nickel and iron stress revealed through chlorophyll a fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32615/ps.2023.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS Approaches to Assess Dinoflagellate Responses to Chemical Stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Berteaux-Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12091234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring the unique biodiversity of the Western Pacific to identify novel anti-infectious and anti-inflammatory compounds of natural origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1154627. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1154627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Compounds from Microalgae: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: A comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 325, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of light intensity on antioxidant activity of tropical microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification onTetraselmisbiomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nitrogen Availability on the Antioxidant Activity and Carotenoid Content of the Microalgae Nephroselmis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18(9), 453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Acaricidal Activity of Nemuaron vieillardii Essential Oil against the Cattle Tick Rhipicephalus (Boophilus) microplus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wound healing and antibacterial activity of five ethnomedical Calophyllum inophyllum oils: an alternative therapeutic strategy to treat infected wounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing properties, coloring compounds and antioxidant activity of Hubera nitidissima (Dunal) Chaowasku (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as potential antiviral drugs for dengue treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the leaf essential oils of three Eugenia (Myrtaceae) species endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-J. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26(2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2013.871671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as Potential Antiviral Drugs for Dengue Treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rec. Nat. Prod.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leaf, Wood and Bark Oils of three Species of Myodocarpus (Myodocarpaceae) Endemic to New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Activity Relationship Study of Biflavonoids on the Dengue Virus Polymerase DENV-NS5 RdRp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79(14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1350672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Myrtopsis corymbosa. Perspectives for Anti-dengue Natural Compound Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of natural dyes from the traditional pharmacopoeia of New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.PI128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of the leaf essential oils of the endemic Melaleuca (Myrtaceae) species of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of essential oil research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2012.676776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biflavonoids of Dacrydium balansae with potent inhibitory activity on dengue 2 NS5 polymerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0031-1298355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Cunoniaceae de Nouvelle-Calédonie, perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Crossostylis (Rhizophoraceae) J.R. Forster et G. Forster en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pharmacie des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Question-Réponse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave assisted synthesis of 2-phenyl-1-(1H-indol-1-yl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ol derivatives with potential antifungal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le-Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36), pp.6479 - 6483. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACliMAP project. Mycorrhizal fungi as potential regulator of Climate change impact on Medicinal and Aromatic Plants metabolom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Science et d'Ingénierie Supramoléculaires (ISIS), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et de l’utilisation des champignons mycorhiziens arbusculaires sur la culture et le métabolome des plante médicinales et aromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences Exactes et Appliquées ISEA, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th pacfiic islands universities regional network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Solutions Developed in the Pacific. Nature-based and Engineered Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIURN Summer Institute – Climate Change in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIURN, Nov 2025, Suva, Fiji, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Resources for Sustainable Power Generation: Green Synthesis of Zinc Oxide for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cannamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Investigation of the PNG Xanthostem species of the MYRTACEAE family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macquin Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Nouvelles-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin, La réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Réunion(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ouary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Machuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mularoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11345, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosystematic significance of essential oils obtained from characteristic taxonomic groups of the New Caledonian flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels anti-inflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie (MédiPlantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as a potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control against infectious diseases : Towards sustainable development of insect repellents in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Delubriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier dans les Iles Loyauté. Projet de stratégie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cyanobacteria from New-Caledonia and South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des connaissances en ethnobotanique/ethnopharmacologie de la flore de la Province des Iles Loyauté. Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels antiinflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxications par Cerbera manghas L. durant l’année 2016 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès STCSFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /nour, M. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils of the genus Eugenia in New Caledonia: chemical and genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N./margueritte, L. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of poisoning by the coconut crab, Birgus latro, in New Caledonia: aspects of clinical and toxicological features and treatment in 29 cases including 4 fatalitiesMohammed Nour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq St Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abashiri, Japan Volatile components of the New Caledonian liverwort Frullania species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abashiri, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiles essentielles du genre Eugenia en Nouvelle-Calédonie: diversité chimique et génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margueritte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International sur les Plantes Aromatiques et Médicinales (CIPAM 9).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: Application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPC 2016, 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caledonian plants used in cosmetopeia. State of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora of the Isle of Pines: Botany, Ethnobotany and Ethnopharmacology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Caledonian endemic biodiversity: From plants to new therapeutic leads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Essential Oils from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics, Wakayama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical, Clinical and Forensic Toxicology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut Crab (Birgus latro L.) poisoning in New Caledonia: impact of red-eye-sea mango tree (Cerbera manghas L.) fruits diet on crustaceans toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF ACARICIDAL POTENTIALITY OF ENDEMIC PIPER SPECIES OF NEW CALEDONIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Repiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacology and ethnobotany in New Caledonia: Bridges between traditions and sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kava: from traditional drink to new promising anticancer candidates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique, 22ème Congrès de la SFTA-52ème Congrès de la STC, Bordeaux 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye identification in cultural heritage artifacts from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archeology 32, DHA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhamnaceae family, a source of natural dyes in Oceania: Phytochemical analysis and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Canadian Chemistry Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes phytochimique et pharmacologique des colorants naturels des plantes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre Nationale de la Société Française de Pharmacie de Méditerranée Latine ; Phytothérapie et Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants naturels des plantes de la Nouvelle-Calédonie : Aspects phytochimiques et pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR study of biflavonoids on the dengue virus polymerase (DV-NS5 RdRp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles des conifères de la Nouvelle-Calédonie : aspects chimiotaxonomiques et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologie : une piste de recherche prometteuse. Exemple de la dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel biologique et étude phytochimique des extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie : Usages des crossostylis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le kava en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de l’exposition Vanuatu, Terre Vivante, IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-Candida in vitro et in vivo d’un dérivé de l’indole, le NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad spectrum anti-Candida activities of a new indolyl-triazole, NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID) and 25th International Congress of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as potential regulators of the impact of climate change on the cultivation and metabolome of the medicinal and aromatic plant Coleus amboinicus Lour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel and Iron stress on photosynthesis and metabolite production of Heterocapsa cf. bohaiensis (dinoflagellate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the International Society for Applied Phycology, ISAP 2021 - ONLINE CONFERENCE streaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriaxosides A-D, new glucosyloxylbenzyl 2-isopropylmalate derivatives from aerial parts of Eriaxis rigida (Vanilloideae), an orchid endemic of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and volatile compounds analysis of coproducts from conifers of logging industry in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of turmeric powders of different origins for a phytochemical characterization of cultivars from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de substances naturelles extraites de la flore endémique de Nouvelle-Calédonie sur la tique du bétail Rhipicephalus microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évaluations biologiques des huiles essentielles de Podocarpaceae endémiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kratom ou Biak Mitragyna speciosa Korth, Rubiacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential “new” sources of natural dyes from the traditional pharmacopoeia of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR – International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une relation entre consommation de kava (Piper methysticum) et mort subite ? A propos de huit cas en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques liés à la consommation de kava : augmentation isolée de GGT sérique et ichtyose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liane royale (Oxera pulchella ssp. grandiflora (Dubard) de Kok) : Plante Ornementale, Tinctoriale et Endémique de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gâteblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Phytochimique des écorces d’Alphitonia Xerocarpa (RHAMNACEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des plantes aromatiques de la Nouvelle-Calédonie appartenant aux familles des Cupressaceae et des Myrtaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Papeete, Polynésie française. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic Cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel anti-biotique de deux Cunoniaceae endémiques de la Nou-velle-Calédonie : Codia mackeeana (H.C. Hopkins & B. Fogliani) et Codia nitida (Schlechter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des Crossostylis (Rhizophoraceae) en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités antioxydantes d’intérêt pharmacologique d’espèces de Weinmannia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antileishmanienne de Premna serratifolia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antifungal activity and molecular modeling studies of NL114, a new fluconazole analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’un nouveau triazole, NL114, dans un modèle murin de candidose cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-ondes pour la synthèse des 1-(1H-indol-1-yl) -2-phényl-3-(1H-1,2,4-triazol-1-yl) propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles de Nouvelle-Calédonie : chimiodiversité et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité du laboratoire du pôle de recherche pluridisciplinaire PEIRENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils from New Caledonia: chemodiversity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la chimie des substances naturelles des plantes aromatiques et médicinales du Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches. Spécialité : chimie des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et valorisation de plantes indigènes de la flore de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C986C37B"/>
+    <w:nsid w:val="74BCFD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lebouvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;riot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chomerat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bilien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2023.038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04206672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03984042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1154627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2020.10.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389416v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barthelemy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebouvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389413v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicolau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;an" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389415v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;guillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;mus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussirot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.11.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4J21VD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-J. Lawes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2013.871671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Sayette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brophy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Craven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2012.676776" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1298355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332849v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagniez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Pape" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le-Baut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macquin Maino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04962945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brophy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagliero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulombier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le D&#233;an" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387563v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Delubriat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387530v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /nour, M. Hnawia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N./margueritte, L. Lebouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikulski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq St Gilles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metoyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margueritte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387533v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Brophy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387226v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guevel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387218v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq Saint Gilles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Repiquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kagy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387199v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Sayette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387025v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387022v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387023v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386659v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palzer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386892v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04049873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556323v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bellande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vallion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563780v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379452v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379454v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muhammad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379442v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379427v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379431v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379423v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379408v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Log&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379421v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379436v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379380v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379362v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lebouvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;riot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chomerat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bilien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2023.038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04206672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03984042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1154627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2020.10.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicolau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;guillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;mus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussirot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.11.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4J21VD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-J. Lawes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2013.871671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Sayette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brophy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Craven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2012.676776" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1298355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332849v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagniez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Pape" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le-Baut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macquin Maino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04962945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brophy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagliero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulombier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le D&#233;an" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Delubriat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387530v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /nour, M. Hnawia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N./margueritte, L. Lebouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikulski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq St Gilles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metoyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margueritte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387533v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guevel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Brophy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387218v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq Saint Gilles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Repiquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kagy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387199v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Sayette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387022v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387023v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386659v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palzer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386892v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04049873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556323v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bellande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vallion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563780v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379452v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379454v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muhammad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379442v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379427v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379431v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379423v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379408v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Log&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379421v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379436v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379380v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379362v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>