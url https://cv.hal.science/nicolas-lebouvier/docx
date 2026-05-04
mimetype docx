--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lebouvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2280-7545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocapsa cf. bohaiensis (dinoflagellate): identification and response to nickel and iron stress revealed through chlorophyll a fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32615/ps.2023.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS Approaches to Assess Dinoflagellate Responses to Chemical Stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Berteaux-Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12091234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring the unique biodiversity of the Western Pacific to identify novel anti-infectious and anti-inflammatory compounds of natural origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1154627. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1154627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Compounds from Microalgae: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: A comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 325, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of light intensity on antioxidant activity of tropical microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification onTetraselmisbiomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nitrogen Availability on the Antioxidant Activity and Carotenoid Content of the Microalgae Nephroselmis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18(9), 453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Acaricidal Activity of Nemuaron vieillardii Essential Oil against the Cattle Tick Rhipicephalus (Boophilus) microplus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wound healing and antibacterial activity of five ethnomedical Calophyllum inophyllum oils: an alternative therapeutic strategy to treat infected wounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing properties, coloring compounds and antioxidant activity of Hubera nitidissima (Dunal) Chaowasku (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as potential antiviral drugs for dengue treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the leaf essential oils of three Eugenia (Myrtaceae) species endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-J. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26(2), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2013.871671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as Potential Antiviral Drugs for Dengue Treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rec. Nat. Prod.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leaf, Wood and Bark Oils of three Species of Myodocarpus (Myodocarpaceae) Endemic to New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Activity Relationship Study of Biflavonoids on the Dengue Virus Polymerase DENV-NS5 RdRp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79(14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1350672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Myrtopsis corymbosa. Perspectives for Anti-dengue Natural Compound Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of natural dyes from the traditional pharmacopoeia of New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.PI128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of the leaf essential oils of the endemic Melaleuca (Myrtaceae) species of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of essential oil research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2012.676776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biflavonoids of Dacrydium balansae with potent inhibitory activity on dengue 2 NS5 polymerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0031-1298355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Cunoniaceae de Nouvelle-Calédonie, perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Crossostylis (Rhizophoraceae) J.R. Forster et G. Forster en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pharmacie des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Question-Réponse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave assisted synthesis of 2-phenyl-1-(1H-indol-1-yl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ol derivatives with potential antifungal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le-Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36), pp.6479 - 6483. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACliMAP project. Mycorrhizal fungi as potential regulator of Climate change impact on Medicinal and Aromatic Plants metabolom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Science et d'Ingénierie Supramoléculaires (ISIS), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et de l’utilisation des champignons mycorhiziens arbusculaires sur la culture et le métabolome des plante médicinales et aromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences Exactes et Appliquées ISEA, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th pacfiic islands universities regional network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Solutions Developed in the Pacific. Nature-based and Engineered Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIURN Summer Institute – Climate Change in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIURN, Nov 2025, Suva, Fiji, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Resources for Sustainable Power Generation: Green Synthesis of Zinc Oxide for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cannamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Investigation of the PNG Xanthostem species of the MYRTACEAE family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macquin Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Nouvelles-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin, La réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Réunion(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ouary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Machuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mularoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11345, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosystematic significance of essential oils obtained from characteristic taxonomic groups of the New Caledonian flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels anti-inflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie (MédiPlantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as a potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control against infectious diseases : Towards sustainable development of insect repellents in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Delubriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier dans les Iles Loyauté. Projet de stratégie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cyanobacteria from New-Caledonia and South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des connaissances en ethnobotanique/ethnopharmacologie de la flore de la Province des Iles Loyauté. Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels antiinflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxications par Cerbera manghas L. durant l’année 2016 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès STCSFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /nour, M. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils of the genus Eugenia in New Caledonia: chemical and genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N./margueritte, L. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of poisoning by the coconut crab, Birgus latro, in New Caledonia: aspects of clinical and toxicological features and treatment in 29 cases including 4 fatalitiesMohammed Nour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq St Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abashiri, Japan Volatile components of the New Caledonian liverwort Frullania species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abashiri, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiles essentielles du genre Eugenia en Nouvelle-Calédonie: diversité chimique et génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margueritte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International sur les Plantes Aromatiques et Médicinales (CIPAM 9).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: Application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPC 2016, 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caledonian plants used in cosmetopeia. State of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora of the Isle of Pines: Botany, Ethnobotany and Ethnopharmacology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Caledonian endemic biodiversity: From plants to new therapeutic leads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Essential Oils from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics, Wakayama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical, Clinical and Forensic Toxicology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut Crab (Birgus latro L.) poisoning in New Caledonia: impact of red-eye-sea mango tree (Cerbera manghas L.) fruits diet on crustaceans toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF ACARICIDAL POTENTIALITY OF ENDEMIC PIPER SPECIES OF NEW CALEDONIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Repiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacology and ethnobotany in New Caledonia: Bridges between traditions and sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kava: from traditional drink to new promising anticancer candidates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique, 22ème Congrès de la SFTA-52ème Congrès de la STC, Bordeaux 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye identification in cultural heritage artifacts from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archeology 32, DHA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhamnaceae family, a source of natural dyes in Oceania: Phytochemical analysis and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Canadian Chemistry Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes phytochimique et pharmacologique des colorants naturels des plantes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre Nationale de la Société Française de Pharmacie de Méditerranée Latine ; Phytothérapie et Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants naturels des plantes de la Nouvelle-Calédonie : Aspects phytochimiques et pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR study of biflavonoids on the dengue virus polymerase (DV-NS5 RdRp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles des conifères de la Nouvelle-Calédonie : aspects chimiotaxonomiques et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologie : une piste de recherche prometteuse. Exemple de la dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel biologique et étude phytochimique des extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie : Usages des crossostylis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le kava en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de l’exposition Vanuatu, Terre Vivante, IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-Candida in vitro et in vivo d’un dérivé de l’indole, le NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad spectrum anti-Candida activities of a new indolyl-triazole, NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID) and 25th International Congress of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as potential regulators of the impact of climate change on the cultivation and metabolome of the medicinal and aromatic plant Coleus amboinicus Lour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel and Iron stress on photosynthesis and metabolite production of Heterocapsa cf. bohaiensis (dinoflagellate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the International Society for Applied Phycology, ISAP 2021 - ONLINE CONFERENCE streaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriaxosides A-D, new glucosyloxylbenzyl 2-isopropylmalate derivatives from aerial parts of Eriaxis rigida (Vanilloideae), an orchid endemic of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and volatile compounds analysis of coproducts from conifers of logging industry in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of turmeric powders of different origins for a phytochemical characterization of cultivars from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de substances naturelles extraites de la flore endémique de Nouvelle-Calédonie sur la tique du bétail Rhipicephalus microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évaluations biologiques des huiles essentielles de Podocarpaceae endémiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kratom ou Biak Mitragyna speciosa Korth, Rubiacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential “new” sources of natural dyes from the traditional pharmacopoeia of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR – International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une relation entre consommation de kava (Piper methysticum) et mort subite ? A propos de huit cas en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques liés à la consommation de kava : augmentation isolée de GGT sérique et ichtyose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liane royale (Oxera pulchella ssp. grandiflora (Dubard) de Kok) : Plante Ornementale, Tinctoriale et Endémique de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gâteblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Phytochimique des écorces d’Alphitonia Xerocarpa (RHAMNACEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des plantes aromatiques de la Nouvelle-Calédonie appartenant aux familles des Cupressaceae et des Myrtaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Papeete, Polynésie française. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic Cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel anti-biotique de deux Cunoniaceae endémiques de la Nou-velle-Calédonie : Codia mackeeana (H.C. Hopkins & B. Fogliani) et Codia nitida (Schlechter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des Crossostylis (Rhizophoraceae) en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités antioxydantes d’intérêt pharmacologique d’espèces de Weinmannia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antileishmanienne de Premna serratifolia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antifungal activity and molecular modeling studies of NL114, a new fluconazole analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’un nouveau triazole, NL114, dans un modèle murin de candidose cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-ondes pour la synthèse des 1-(1H-indol-1-yl) -2-phényl-3-(1H-1,2,4-triazol-1-yl) propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles de Nouvelle-Calédonie : chimiodiversité et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité du laboratoire du pôle de recherche pluridisciplinaire PEIRENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils from New Caledonia: chemodiversity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la chimie des substances naturelles des plantes aromatiques et médicinales du Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches. Spécialité : chimie des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et valorisation de plantes indigènes de la flore de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lebouvier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2280-7545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterocapsa cf. bohaiensis (dinoflagellate): identification and response to nickel and iron stress revealed through chlorophyll a fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Chomerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32615/ps.2023.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS Approaches to Assess Dinoflagellate Responses to Chemical Stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Berteaux-Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12091234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Exploring the unique biodiversity of the Western Pacific to identify novel anti-infectious and anti-inflammatory compounds of natural origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1154627. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2023.1154627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Compounds from Microalgae: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (10), pp.549. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19100549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: A comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 325, pp.312-324. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2020.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of light intensity on antioxidant activity of tropical microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jauffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, 122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification onTetraselmisbiomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Nitrogen Availability on the Antioxidant Activity and Carotenoid Content of the Microalgae Nephroselmis sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mar. Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18(9), 453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913479v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Acaricidal Activity of Nemuaron vieillardii Essential Oil against the Cattle Tick Rhipicephalus (Boophilus) microplus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(12)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wound healing and antibacterial activity of five ethnomedical Calophyllum inophyllum oils: an alternative therapeutic strategy to treat infected wounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyeing properties, coloring compounds and antioxidant activity of Hubera nitidissima (Dunal) Chaowasku (Annonaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes and Pigments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102, pp.278-284. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as potential antiviral drugs for dengue treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Examination of the leaf essential oils of three Eugenia (Myrtaceae) species endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.-J. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Essential Oil Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26(2), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2013.871671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Inhibitors of the DENV-NS5 RdRp from Carpolepis laurifolia as Potential Antiviral Drugs for Dengue Treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rec. Nat. Prod.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Leaf, Wood and Bark Oils of three Species of Myodocarpus (Myodocarpaceae) Endemic to New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9(9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Myrtopsis corymbosa. Perspectives for Anti-dengue Natural Compound Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Records of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-Activity Relationship Study of Biflavonoids on the Dengue Virus Polymerase DENV-NS5 RdRp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79(14), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0033-1350672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential new sources of natural dyes from the traditional pharmacopoeia of New-Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (11), pp.PI128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An examination of the leaf essential oils of the endemic Melaleuca (Myrtaceae) species of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-A. Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of essential oil research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (3), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10412905.2012.676776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biflavonoids of Dacrydium balansae with potent inhibitory activity on dengue 2 NS5 polymerase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stuhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maciuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (7), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0031-1298355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des Cunoniaceae de Nouvelle-Calédonie, perspectives de valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages de Crossostylis (Rhizophoraceae) J.R. Forster et G. Forster en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial activities of homogentisic acid derivative protein kinase inhibitors isolated from a vanuatu marine sponge Pseudoceratina sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4477-4482. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave assisted synthesis of 2-phenyl-1-(1H-indol-1-yl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ol derivatives with potential antifungal activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le-Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pharmacie des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine Question-Réponse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient microwave-assisted synthesis of 1-(1H-indol-1-yl)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhanie Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Baut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (36), pp.6479 - 6483. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.03.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial potential of xestoquinone, a protein kinase inhibitor isolated from a Vanuatu marine sponge Xestospongia sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Knibiehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14(13), pp.4477-4482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nidia Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACliMAP project. Mycorrhizal fungi as potential regulator of Climate change impact on Medicinal and Aromatic Plants metabolom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ISIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Science et d'Ingénierie Supramoléculaires (ISIS), Sep 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’impact du changement climatique sur le métabolome des plantes aromatiques et médicinales tropicales et évaluer le rôle des champignons mycorhiziens dans la régulation des facteurs environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème édition du forum calédonien du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique et de l’utilisation des champignons mycorhiziens arbusculaires sur la culture et le métabolome des plante médicinales et aromatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences Exactes et Appliquées ISEA, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Lemestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th pacfiic islands universities regional network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and forestry biomass, an alternative for the removal of hexavalent chromium under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwane Yalcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Solutions Developed in the Pacific. Nature-based and Engineered Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIURN Summer Institute – Climate Change in the Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIURN, Nov 2025, Suva, Fiji, Fiji</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Resources for Sustainable Power Generation: Green Synthesis of Zinc Oxide for Dye-Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cannamela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological screening of Xanthostemon and Myrtaceae essential oils from Oceania and of synthetic triketone analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and Biological Investigation of the PNG Xanthostem species of the MYRTACEAE family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Anis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macquin Maino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Pacific Island Universities Regional Network Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Papua New Guinea University of Technology, Jul 2025, Lae, Papua New Guinea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en Nouvelles-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin, La réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, La Réunion(France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic activities of essential oils of Myrtaceae from Oceania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayson Wau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Terceve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Timi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 5TH PACIFIC ISLANDS UNIVERSITIES RESEARCH NETWORK CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ouary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Machuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Min Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mularoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Brégier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11345, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ECMC2021-11345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosystematic significance of essential oils obtained from characteristic taxonomic groups of the New Caledonian flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels anti-inflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie (MédiPlantes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as a potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Algal Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tamanu et ses vertus médicinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector control against infectious diseases : Towards sustainable development of insect repellents in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oelgemöller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Delubriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of cyanobacteria from New-Caledonia and South Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier dans les Iles Loyauté. Projet de stratégie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microalgae selected in New Caledonia as potential source of natural antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Congress of the International Society for Applied Phycology ISAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux des connaissances en ethnobotanique/ethnopharmacologie de la flore de la Province des Iles Loyauté. Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des potentiels antiinflammatoires de plantes utilisées dans la médecine traditionnelle de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cagliero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxications par Cerbera manghas L. durant l’année 2016 en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès STCSFTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abashiri, Japan Volatile components of the New Caledonian liverwort Frullania species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Metoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Abashiri, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiles essentielles du genre Eugenia en Nouvelle-Calédonie: diversité chimique et génétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Margueritte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque International sur les Plantes Aromatiques et Médicinales (CIPAM 9).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: Application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPC 2016, 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caledonian plants used in cosmetopeia. State of play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils of the genus Eugenia in New Caledonia: chemical and genetic diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N./margueritte, L. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cavaloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of poisoning by the coconut crab, Birgus latro, in New Caledonia: aspects of clinical and toxicological features and treatment in 29 cases including 4 fatalitiesMohammed Nour.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq St Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for the evaluation of biological properties of lipophilic natural products: application to the wound healing and antibacterial activities of Calophyllum inophyllum Linn oil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /nour, M. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora of the Isle of Pines: Botany, Ethnobotany and Ethnopharmacology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, French Guiana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New-Caledonian endemic biodiversity: From plants to new therapeutic leads.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Essential Oils from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th TEAC Symposium on Chemistry of Terpenes, Essential Oils and Aromatics, Wakayama</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wakayama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical, Clinical and Forensic Toxicology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coconut Crab (Birgus latro L.) poisoning in New Caledonia: impact of red-eye-sea mango tree (Cerbera manghas L.) fruits diet on crustaceans toxicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSESSMENT OF ACARICIDAL POTENTIALITY OF ENDEMIC PIPER SPECIES OF NEW CALEDONIA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Repiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacology and ethnobotany in New Caledonia: Bridges between traditions and sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kava: from traditional drink to new promising anticancer candidates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of digoxin-specific Fab antibody fragments in two cases of life-threatening coconut crab (Birgus latro L.) poisoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le Coq Saint Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique, 22ème Congrès de la SFTA-52ème Congrès de la STC, Bordeaux 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dye identification in cultural heritage artifacts from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyes in History and Archeology 32, DHA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rhamnaceae family, a source of natural dyes in Oceania: Phytochemical analysis and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Dijoux-Franca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96th Canadian Chemistry Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes phytochimique et pharmacologique des colorants naturels des plantes de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontre Nationale de la Société Française de Pharmacie de Méditerranée Latine ; Phytothérapie et Pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les colorants naturels des plantes de la Nouvelle-Calédonie : Aspects phytochimiques et pharmacologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR study of biflavonoids on the dengue virus polymerase (DV-NS5 RdRp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Médicale Calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles des conifères de la Nouvelle-Calédonie : aspects chimiotaxonomiques et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologie : une piste de recherche prometteuse. Exemple de la dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème CIPAM des Régions d’Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du potentiel biologique et étude phytochimique des extraits de plantes utilisées en médecine traditionnelle en Nouvelle-Calédonie : Usages des crossostylis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le kava en Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale de l’exposition Vanuatu, Terre Vivante, IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-Candida in vitro et in vivo d’un dérivé de l’indole, le NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad spectrum anti-Candida activities of a new indolyl-triazole, NL114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Na</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Congress of Clinical Microbiology and Infectious Diseases (ECCMID) and 25th International Congress of Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbuscular mycorrhizal fungi as potential regulators of the impact of climate change on the cultivation and metabolome of the medicinal and aromatic plant Coleus amboinicus Lour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Kaateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Gontard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Maerker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chaleix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nickel and Iron stress on photosynthesis and metabolite production of Heterocapsa cf. bohaiensis (dinoflagellate).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Bilien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgaEurope 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rome (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of CO2-induced acidification on Tetraselmis biomass production, photophysiology and antioxidant activity: a comparison using batch and continuous culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blanchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Congress of the International Society for Applied Phycology, ISAP 2021 - ONLINE CONFERENCE streaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Garioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Le Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bregier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eriaxosides A-D, new glucosyloxylbenzyl 2-isopropylmalate derivatives from aerial parts of Eriaxis rigida (Vanilloideae), an orchid endemic of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bellande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Vallion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Lobstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and volatile compounds analysis of coproducts from conifers of logging industry in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of turmeric powders of different origins for a phytochemical characterization of cultivars from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahnyalo Kazone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Kratom ou Biak Mitragyna speciosa Korth, Rubiacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et évaluations biologiques des huiles essentielles de Podocarpaceae endémiques de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de substances naturelles extraites de la flore endémique de Nouvelle-Calédonie sur la tique du bétail Rhipicephalus microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential “new” sources of natural dyes from the traditional pharmacopoeia of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nowik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. De-La-Sayette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNPR – International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une relation entre consommation de kava (Piper methysticum) et mort subite ? A propos de huit cas en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas cliniques liés à la consommation de kava : augmentation isolée de GGT sérique et ichtyose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée médicale calédonienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nouméa, Nouvelle-Calédonie. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liane royale (Oxera pulchella ssp. grandiflora (Dubard) de Kok) : Plante Ornementale, Tinctoriale et Endémique de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Toussirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gâteblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Phytochimique des écorces d’Alphitonia Xerocarpa (RHAMNACEAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Muhammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Colloque International sur les Plantes Aromatiques et Médicinales des Régions d’Outre-Mer (CIPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Leu, La Réunion. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des plantes aromatiques de la Nouvelle-Calédonie appartenant aux familles des Cupressaceae et des Myrtaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Inter-Congrès des Sciences du Pacifique et 2èmes Assises de la Recherche française dans le Pacifique. Les Pays du Pacifique et leur environnement océanique face aux changements locaux et globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Papeete, Polynésie française. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigations on essential oils from endemic Cupressaceae trees from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Illinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium on Essential Oils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Savigliano, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du potentiel anti-biotique de deux Cunoniaceae endémiques de la Nou-velle-Calédonie : Codia mackeeana (H.C. Hopkins & B. Fogliani) et Codia nitida (Schlechter)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des Crossostylis (Rhizophoraceae) en médecine traditionnelle dans le Pacifique : exemple de C. grandiflora en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Voutquenne-Nazabadioko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités antioxydantes d’intérêt pharmacologique d’espèces de Weinmannia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité antileishmanienne de Premna serratifolia L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antifungal activity and molecular modeling studies of NL114, a new fluconazole analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Bordeaux, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité d’un nouveau triazole, NL114, dans un modèle murin de candidose cutanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le-Pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème Congrès National de la Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Nantes, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of antimalarial and antibacterial structure-activity relationships of synthesised and natural homogentisic acid derivatives from a Vanuatu marine sponge Pseudoceratina sp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lozach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIODiversité des Ecosystèmes Coralliens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouméa, New Caledonia. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des micro-ondes pour la synthèse des 1-(1H-indol-1-yl) -2-phényl-3-(1H-1,2,4-triazol-1-yl) propan-2-ols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Logé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le-Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des huiles essentielles de Nouvelle-Calédonie : chimiodiversité et activités biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité du laboratoire du pôle de recherche pluridisciplinaire PEIRENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential oils from New Caledonia: chemodiversity and biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Sciences Seminar Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la chimie des substances naturelles des plantes aromatiques et médicinales du Pacifique Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches. Spécialité : chimie des substances naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance et valorisation de plantes indigènes de la flore de la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74BCFD46"/>
+    <w:nsid w:val="339846E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lebouvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;riot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chomerat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bilien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2023.038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04206672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03984042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1154627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2020.10.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicolau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333351v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;guillier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;mus" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussirot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.11.010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4J21VD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333042v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-J. Lawes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2013.871671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Sayette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brophy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Craven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2012.676776" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332967v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1298355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332849v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagniez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duflos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Pape" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332768v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le-Baut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496390v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496393v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macquin Maino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04962945v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brophy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387569v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagliero" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulombier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le D&#233;an" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387563v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Delubriat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387348v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387380v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387374v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387530v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /nour, M. Hnawia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387527v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N./margueritte, L. Lebouvier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387534v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikulski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq St Gilles" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387525v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metoyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margueritte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387533v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387531v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387226v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guevel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Brophy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387218v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq Saint Gilles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387219v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Repiquet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kagy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387199v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387197v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387056v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387055v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Sayette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387022v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387025v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387023v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387021v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386659v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Borgne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palzer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386892v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04049873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556323v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bellande" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vallion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563780v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;e" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379452v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379457v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379454v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muhammad" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379442v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379427v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379428v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379431v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379423v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379408v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Log&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379421v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379436v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379380v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379362v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379233v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379226v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lebouvier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2280-7545" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471879v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V M&#233;riot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chomerat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bilien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32615/ps.2023.038" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04206672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Berteaux-Lecellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12091234" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03984042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1154627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19100549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blanchier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Barthelemy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2020.10.005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nicolau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coulombier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blanchier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Dean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barthelemy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebouvier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;guillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;mus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010669v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toussirot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nowik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.11.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B4J21VD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333044v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maciuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eydoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leblanc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-J. Lawes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2013.871671" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333151v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Page" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Guillemot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350672" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02531854v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Sayette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332968v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Brophy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Craven" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2012.676776" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332967v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stuhl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1298355" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Illinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Voutquenne-Nazabadioko" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Desvignes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parenty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagniez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duflos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le-Pape" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Na" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Parenty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Knibiehler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dorin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D7QH0JS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le-Baut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knibiehler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dorin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332940v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689208v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Corbin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.03.199" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDR49WP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496387v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05494202v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Kaateu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahnyalo Kazone" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496390v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05245663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwane Yalcin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desriaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496393v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492204v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M&#233;tayer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cannamela" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492165v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Anis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macquin Maino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04962945v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387681v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brophy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cagliero" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touzain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coulombier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le D&#233;an" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicolau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Delubriat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387349v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saulia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thomas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387375v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387348v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387374v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387373v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garcia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387525v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metoyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387545v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margueritte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387531v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387527v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N./margueritte, L. Lebouvier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikulski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq St Gilles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /nour, M. Hnawia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387526v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387226v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Guevel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Brophy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387218v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Coq Saint Gilles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387219v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Repiquet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kagy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387200v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387199v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387197v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387057v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387056v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Dijoux-Franca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387055v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. De-La-Sayette" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387022v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387025v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourdan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387021v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386663v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386659v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386701v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le-Borgne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palzer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05496397v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Gontard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04049873v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556323v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563777v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Bellande" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Vallion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Lobstein" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379449v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379452v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379450v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H&#252;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379457v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379455v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lepot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379454v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379453v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G&#226;tebl&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muhammad" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379433v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379442v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379427v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379428v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379431v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richert" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soulet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379423v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379408v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Log&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379421v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379422v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lozach" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379436v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379380v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379381v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379362v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379233v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379226v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>