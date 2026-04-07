--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEFF716F"/>
+    <w:nsid w:val="CB657225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>