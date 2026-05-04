--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB657225"/>
+    <w:nsid w:val="F5737C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>