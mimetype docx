--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.708333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Lechopier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier, Maître de conférences à la Faculté de Médecine Lyon Est - Université Claude Bernard Lyon1 - Philosophie, Epistemologie, Ethique. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3591-5529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12204536X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épistémologie et éthique de la santé publique (prévention et promotion de la santé, approches participative)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences et société (éthique de la recherche, enjeux autour des données)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pédagogie médicale (patients formateurs, humanités médicales)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Rattachements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lyon, Université Lyon1 Claude Bernard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine Lyon Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe d'accueil EA4148</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">nicolas lechopier @ univ-lyon1 fr [remplacer les espaces par des points]</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striking the Balance: Embracing Technology While Upholding Humanistic Principles in Neurorehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shams Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (9), pp.705-710. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15459683241265887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universalisme proportionné et dépistage des cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 15 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.015.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (2), pp.213-216. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00957-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lives with cancer and their stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04175623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient navigation for colorectal cancer screening in deprived areas: the COLONAV cluster randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramone-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-022-10169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « patients partenaires » : une manière de se réapproprier la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le soin, c'est communautaire !, 485, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la bientraitance en faculté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Maltraitance et bientraitance dans les soins, 9, pp.1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réveiller les marcheurs somnambules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01726231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health professionals prepared for the future. Why Social Sciences and Humanities teaching in Medical Faculties matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moutot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Poma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedEdPublish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15694/mep.2018.0000195.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde d'automatisation ? Pour un débat intelligent sur la machine éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baertschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Godefroy Bidima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brugeron Pierre Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claeys Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1/2018 (05), 142p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner et prévenir. Tensions éthiques dans le dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.5-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2017.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissertation et enseignement de masse à la faculté de Médecine de Lyon : une expérience pour améliorer la justesse des corrections de l'épreuve de Sciences Humaines et Sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krystèle Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Durrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diotime : revue internationale de didactique de la philosophie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“COLONAV – Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées”, volume 64, supplément 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ColoNav: patient navigation for colorectal cancer screening in deprived areas. Study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Tinquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kalecinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.319 - 319. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/28.2.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi d’introduire aux sciences humaines et sociales en première année commune des études de santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.23-34. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/pmed/2015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des patients à la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La participation des usagers en santé mentale, 58, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique embarquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.124-129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2014.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro tensões na saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (83), pp.209-231. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-40142015000100011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches participatives et partage de résultats scientifiques. Quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Recherche de l'Institut Français de l'Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles conceptuels en santé-environnement et éthique de la restitution des résultats. Une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.250-257. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e justiça nas pesquisas sediadas em comunidades: o caso de uma pesquisa ecossistêmica na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientiae Studia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S1678-31662011000100007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">São Paulo, ou comment mettre à zéro l'affichage publicitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie &amp; politique : sciences, culture, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et justice dans les recherches participatives ancrées dans les communautés. Le cas d'une enquête écosystémique en Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (1), pp.201-223. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et non-recherche. Les valeurs à l’oeuvre dans l’évaluation des protocoles épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2009.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de normes pour la recherche biomédicale. A l'origine de la loi Huriet (1975-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20, pp.377-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00433539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonah, Christian; Kessel, Nils; Moutot, Gilles; Mouillie, Jean-Marc; Poma, Roberto; Visier, Laurent; Penchaud, Anne-Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Sciences Humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation médicale, pour quelle démocratie ? Le cas des patients acteurs de l’enseignement en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefève Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thoreau,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zimmer, Alexis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités médicales. Des sciences sociales aux transformations de la médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doin, 2020, La Personne en Médecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patiente expérience. Savoirs expérientiels et épistémologie de la formation médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Descarpentries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation à la santé. Entre Savoir et Pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2020, Education et santé, entre pratiques et théories</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on expérimenter en santé publique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benmarnhia, Tarik; David, Pierre-Marie; Godrie, Baptiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés de l'expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université du Québec, pp.219-236, 2019, Problèmes sociaux et interventions sociales, 978-2760551091</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs expérientiels des patients formateurs : reconnaissance et réciprocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroCos Humanisme &amp; Santé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du malade passif au patient expert !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de santé, pp.103-112, 2018, 978-2-86411-304-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01908629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mondiale. À propos de quelques tensions dans la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique de la recherche et risques humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Presses universitaires de Franche-Comté, pp.61-77, 2014, Les Cahiers de la MSHE Ledoux, 978-2-84867-490-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, valeurs et pluralisme chez Hugh Lacey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierron, Jean-Philippe ; Parizeau, Marie-Hélène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, technologie, éthique. Dialogue Europe, Asie, Amériques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.01-15, 2012, 2763799507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00840816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes et société : enjeux éthiques et politiques des savoirs génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dekeuwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryline Coquidé; Magali Fuchs-Gallezot; Stéphane Tirard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique : entre science et éthique, de nouvelles perspectives à enseigner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert ; ADAPT-SNES, pp.223-240, 2011, Vie, santé, évolutions, 978-2-311-00018-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and quasi-experimental designs for research on teaching &amp;quot;, de Donald T. Campbell & Julian C. Stanley, (1963).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bizouarn Ph, Leplège A., Coste, J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Galton à Rothman. Les grands textes de l'épidémiologie au XXè siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.73-100, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives contemporaines sur la mesure de la santé perçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Han, H.-J. ; Fagot-Largeault, A. ; Debru, C ; Morange, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et Médecine, Hommage à Georges Canguilhem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.195-202, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conflits d'intérêts dans la recherche sur les médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefève, Céline ; Mouillie, Jean-Marc : Visier, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et sciences humaines. Manuel pour les études médicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.1-2, 2007, Médecine &amp; Sciences humaines, 978-2251430171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidentialité et confiance : l'émergence de normes pour la recherche épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Thierry Quiviger, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action médicale et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.307-330, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recréation de texte : une démarche pour la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Triclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GFEN secteur philo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosopher, Tous Capables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.139-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la recherche. Enquête sur la protection des données personnelles en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michalon, pp.320, 2011, 978-2-84186-579-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, pp.224, 2008, 978-2-7117-7064-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00791731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature entre science et philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marmasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2008, 2711770648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02503085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique de la recherche aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rencontres doctorales 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Cancer, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger la recherche ou protéger les personnes ? Une relecture des ‘Grands Témoins’ de l'histoire de la loi Huriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche clinique depuis le milieu du XXe siècle Entre soin et recherche biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMITÉ POUR L’HISTOIRE DE L’INSERM, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05348057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Charte des Humanités en Santé : une initiative internationale pour des déclinaisons locales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des airs, des eaux, des lieux au XXIè siècle. Enseigner les humanités médicales à l’ère de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités médicales, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04748968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation des données : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième édition des Rencontres SHS et médecine génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique 2025, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination: a challenge for medical training and social responsibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités et Injustices en Cancérologie : que nous apprend la Recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Léon Bérard, May 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et démocratie : pour une écologie des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">recherche interventionnelle en santé des populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INCa, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04334493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux dimensions éthiques de la participation en santé publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire éthique en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Santé Publique France, Mar 2023, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiateurs pairs pour le dépistage des Cancers : questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et Santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace ethique Ile de France, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revenir à l’individu ? Données personnelles et éthique de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Réflexion sur l'éthique de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'éthique de la Recherche de l'Université de Bourgogne Franche Comte, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs, chercheurs, soignants : les patients sont-ils en train de reconfigurer la médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition RECONSTRUIRE, REFONDER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Encéphale, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir écouter, Trouver sa place, Prendre du recul. L’enseignement des Sciences Sociales et Humanités à Lyon Est en FGSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en santé, formation des soignants : agir dans les révolutions en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des Humanités Médicales, COLHUM, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'expérience du vécu du patient diabétique » ED basé sur le partenariat médecin enseignant-patient enseignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahl Lucile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ième Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accueil des patients formateurs par les étudiants des deux premiers cycles de médecine : Représentations et transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Saintigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2è colloque inter-universitaire sur l'engagement des patients dans la formation médicale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A teaching course &amp;quot;Experience of a diabetic patient&amp;quot; based on the partnership of a teaching patient and medical doctor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of the Medicine and Humanities International Program, an International Educational Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syeda S Hashmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Wem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lyu Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gendron Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One day to change 3 years of learning: the gamble of few students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Paulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Association AMEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01903472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains et enjeux des humanités médicales, scientifiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les patients formateurs, ou comment faire l’expérience de la coopération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les humanités médicales : terrains et enjeux de la recherche et de l’enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège des humanités médicales. Enseignant·e·s de sciences humaines et sociales en santé, Jun 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients formateurs : épistémologie médicale et savoirs d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les patients experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurocos Humanisme &amp; Santé, Oct 2017, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire comme si. L’exploration de la relation soignant-soigné par les jeux de rôles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expérience Vécue de la Première Rencontre entre Soignant et Soigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thésée, Mar 2017, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving patients in the early-career medical curriculum. An experiment in three medical schools in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMEE, Aug 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité, éthique et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeu du big data en neurosciences. Centre de Recherche en Neurosciences de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interventions de réduction des inégalités sociales de santé (ISS) : enjeux d’une conception pragmatiste de l’intervention pour la recherche interventionnelle en santé des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Villeval,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kelly-Irving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S101, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des compétences relationnelles des étudiants en médecine par les jeux de rôle : s’affranchir des savoirs et savoir-faire pour travailler le savoir-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pelloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Douzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Goffette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les valeurs dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Pédagogie Universitaire (AIPU), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de prévention, entre complexité et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Santé et Société » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut fédératif d'études et de recherches interdisciplinaires santé société (IFERISS), May 2015, Toulouse, France. pp.S102-s103, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLONAV - Navigateur de patients pour le dépistage du cancer colorectal dans les zones défavorisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tinquaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Buthion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rennes, France. pp.S187, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques d'une recherche interventionnelle visant à changer la participation au dépistage du cancer colorectal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Hamant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les déterminants sociaux de la santé : des connaissances à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de santé publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et incertitudes dans les savoirs d'anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce : Enjeux scientifique, éthique et sociétal de l’anticipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesquisas em saùde baseadas sobre as grandes bancos de dados (big data) : aspeitos éticos e epistemologicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda sobre o Papel das Humanidades no Campo da Biomedicina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puttini, Rodolfo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayres, José</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Gino Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética e estratégias em saúde global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV Seminário Internacional – Ciência, tecnociência, valores e sociedade (sétimo seminário)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados da USP, May 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ética da Pesquisa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involontaire mais intentionnel ? Enjeux éthiques de la prévention comportementaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Santé publique et prévention"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, bordeaux, France. pp.S214, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2013.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesa redonda Dispositivos de Saúde Pública. Quais as Abordagens Críticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; sciences humaines &amp;quot; rendent-elles les soignants plus humains ? Pratiques et enjeux critiques des enseignements des humanités en faculté de médecine, et de l'éthique en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place de l'esprit critique dans la formation des professionnels de santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participação e Saúde Pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Grupo de Pesquisa Filosofia, História e Sociologia da Ciência e da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto dos Estudos Advançados (USP), Nov 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemic Communities and Reciprocity. Case-study of an Environmental-Health Research Partnership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistemic Groups and collaborative research in science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da &amp;quot;pesquisa participativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articular o epistemológico e o político. O caso da "pesquisa participativa"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Santiago, Chile. pp.301-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatro Tensões na Saúde Pública.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario do Instituto dos Estudos Avançados</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique à l'heure de l'oligarchie des experts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">alteridees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framing ethics : ethical issues raised by the duality between &amp;quot;ecohealth&amp;quot; and &amp;quot;eco-epidemiology&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Ethics and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A call for change: the health humanities charter in medical education, an international experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Leaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Shamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard J Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lyon, France. , Lyon Amee 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03780421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient interviews, students writings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mabire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Fabien Groud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient expert, patient formateur : expérience pédagogique en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15è congrès national du CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ième congrés du collége des généralistes enseignants CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATIENT EXPERT, PATIENT FORMATEUR : EXPERIENCE PEDAGOGIQUE EN CYCLE 2 Contexte Méthode Résultats Discussion Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Maynié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Lassere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès CNGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note critique sur l'ouvrage de Colinet et Avenel : Éducation, formation et santé. Comment construire les parcours d'annonces de maladie rare pour l'enfant à naître ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02137959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ici, on est à la fois élèves et professeurs » Enquête sur le partenariat de recherche avec les communautés du Tapajós concernées par le projet Poor Land Use, Poor Health (PLUPH).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lechopier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5737C08"/>
+    <w:nsid w:val="4D99EBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lechopier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3591-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/12204536X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ardaillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Ribault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Herault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pisella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechopier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15459683241265887" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.015.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00957-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04175623v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourmaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benoist" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinquaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allary" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramone-Louis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10169-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929981v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726231v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lef&#232;ve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Poma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15694/mep.2018.0000195.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baertschi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Godefroy Bidima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugeron Pierre Emmanuel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claeys S&#233;bastien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638141v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Hamant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2017.0401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kryst&#232;le Appourchaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chapuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522477v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourmaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tinquaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oriol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kalecinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/28.2.319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2015014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100231v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2014.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992426v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-40142015000100011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840794v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0618" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1678-31662011000100007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.183" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638143v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2009.09.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Triclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;ve C&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thoreau," TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmer, Alexis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Granier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793206v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791728v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marmasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05348057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Shamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard J Jasmin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04334493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laporte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahl Lucile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rode" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430197v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saintigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda S Hashmi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wem Lim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lyu Bin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gendron Rossignol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01903472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mader" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Paulik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522422v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Douzet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521829v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaborit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelloux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522432v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.07.018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut," TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.044" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puttini, Rodolfo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayres, Jos&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Gino Flora" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.033" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908812v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988198v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780421v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mabire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Gross" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Fabien Groud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534022v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mayni&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lassere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494553v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917770v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>