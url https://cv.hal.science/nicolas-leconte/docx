--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -487,529 +487,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexes of the Bis(di-tert-butyl-aniline)amine Pincer Ligand: The Case of Copper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic light-triggered reduction promoted by a dithienylethene derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Khettabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elarbi Chatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202000379⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (59), pp.13359-13362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201905825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956346v1</w:t>
+                <w:t xml:space="preserve">hal-03064875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic light-triggered reduction promoted by a dithienylethene derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Khettabi</w:t>
+                <w:t xml:space="preserve">Complexes of the Bis(di-tert-butyl-aniline)amine Pincer Ligand: The Case of Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Grempka</w:t>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lafolet</w:t>
+                <w:t xml:space="preserve">Florian Molton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elarbi Chatir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (59), pp.13359-13362. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (28), pp.2691-2699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201905825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202000379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064875v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural snapshots of the rearrangement of the bis(di- tert -butyl-aminophenyl)amine pincer ligand in the presence of transition metal ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly active diradical cobalt( iii ) catalyst for the cycloisomerization of alkynoic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Philouze</w:t>
+                <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8dt02462f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (59), pp.8241-8244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC04459G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048054v1</w:t>
+                <w:t xml:space="preserve">hal-02048023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly active diradical cobalt( iii ) catalyst for the cycloisomerization of alkynoic acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+                <w:t xml:space="preserve">Structural snapshots of the rearrangement of the bis(di- tert -butyl-aminophenyl)amine pincer ligand in the presence of transition metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Du Moulinet d'Hardemare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Philouze</w:t>
+                <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (59), pp.8241-8244. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (33), pp.11303-11307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC04459G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8dt02462f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048023v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Chemistry of the Redox Non-Innocent Ligand Bis(2-amino-3,5-di- tert -butylphenyl)amine with Group 10 Metal Ions (Ni, Pd, Pt)</w:t>
               </w:r>
@@ -1034,51 +1034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1257,425 +1257,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structurally Characterized Cu III Complex Supported by a Bis(anilido) Ligand and Its Oxidative Catalytic Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Kochem</w:t>
+                <w:t xml:space="preserve">Ni(II) Complexes of the Redox-Active Bis(2-aminophenyl)dipyrrin: Structural, Spectroscopic, and Theoretical Characterization of Three Members of an Electron Transfer Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Moutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Amaury Du Moulinet D’hardemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702010⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (11), pp.6380 - 6392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636986v1</w:t>
+                <w:t xml:space="preserve">hal-01640057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni(II) Complexes of the Redox-Active Bis(2-aminophenyl)dipyrrin: Structural, Spectroscopic, and Theoretical Characterization of Three Members of an Electron Transfer Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn( iv ) and Mn( v )-radical species supported by the redox non-innocent bis(2-amino-3,5-di-tert-butylphenyl)amine pincer ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Moutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khrystyna Herasymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan M. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (11), pp.6380 - 6392. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (18), pp.2764 - 2767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b00433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cc00516d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640057v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn( iv ) and Mn( v )-radical species supported by the redox non-innocent bis(2-amino-3,5-di-tert-butylphenyl)amine pincer ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Structurally Characterized Cu III Complex Supported by a Bis(anilido) Ligand and Its Oxidative Catalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer K. Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ryan M. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (18), pp.2764 - 2767. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (56), pp.13929 - 13940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cc00516d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639812v1</w:t>
+                <w:t xml:space="preserve">hal-01636986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper(II) complexes of N 3 O ligands as models for galactose oxidase: Effect of variation of steric bulk of coordinated phenoxyl moiety on the radical stability and spectroscopy</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,90 +2055,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented redox-driven ligand ejection in nickel( ii )–diiminosemiquinonate radical complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ciccione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2198,51 +2198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A singlet ground state for a cobalt( ii )–anilinosalen radical complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jarjayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,77 +2345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 19, pp.16707-16721. </w:t>
@@ -2887,51 +2887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(4R,9S)-4-Hydroxymethyl-3,8-dioxa-1,6-diazaspiro[4.4]nonane-2,7-dithione monohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cioci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tatibouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination complexes with multi electron transfers as ion-battery electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin-Toinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination complexes with multi electron tranfers as ion-battery electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perrin-Toinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Molton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linus Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,51 +3820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05086714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05034027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000379" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905825" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leconte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02462f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04459G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701448" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Chiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khrystyna Herasymchuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M. Clarke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00516d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02163H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciccione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC48549H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00952E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6411LX5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J86L9DC5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02623a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G?ld Guillaumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921389a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SSCJXJTD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cioci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin-Toinin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830879.ch4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05086714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Landa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2025.146183" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05034027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gouget" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kochem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202500008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berthiol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Philouze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064875v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khettabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Grempka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lafolet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elarbi Chatir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905825" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Molton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202000379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet d'Hardemare" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC04459G" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048054v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leconte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baptiste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Philouze" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8dt02462f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Moutet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Constantin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701448" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lecarme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Chiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Du Moulinet D&#8217;hardemare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b00433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639812v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khrystyna Herasymchuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan M. Clarke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc00516d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer K. Molloy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.09.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lecarme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT02163H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644653v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Ciccione" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b01947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciccione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC48549H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jarjayes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00952E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kochem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303228" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6411LX5Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202882" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J86L9DC5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Parker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc02623a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Methivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Suzenet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G?ld Guillaumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b921389a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SSCJXJTD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cioci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tatibou&#235;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rollin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin-Toinin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Abidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527830879.ch4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921080v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>