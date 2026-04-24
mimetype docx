--- v0 (2026-03-23)
+++ v1 (2026-04-24)
@@ -499,287 +499,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Soloy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629211v1</w:t>
+                <w:t xml:space="preserve">hal-04629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Rapid changes in permeability: Numerical investigation into storm-driven pebble beach morphodynamics with XBeach-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Abroug</w:t>
+                <w:t xml:space="preserve">Ernesto Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma-Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w16081145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12020327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629210v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effects of distributary bathymetry and roughness on tidal hydrodynamics of Wax Lake region under calm conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shafiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,90 +1284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1682,51 +1682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,1939 +1810,1939 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03958476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Duran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886429v1</w:t>
+                <w:t xml:space="preserve">hal-03041418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041418v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
+                <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin van Exem</w:t>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Verpoorter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory de Wet</w:t>
+                <w:t xml:space="preserve">Dominique Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (14), pp.400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423221v1</w:t>
+                <w:t xml:space="preserve">hal-02186056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New source-to-sink approach in an arctic catchment based on hyperspectral core-logging (Lake Linné, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin van Exem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guinot</w:t>
+                <w:t xml:space="preserve">Charles Verpoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Gregory de Wet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.128-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685224v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
+                <w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Thiéry</w:t>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (14), pp.400. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-019-8411-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186056v1</w:t>
+                <w:t xml:space="preserve">hal-01685224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">Harmonic pumping tomography applied to image the hydraulic properties and interpret the connectivity of a karstic and fractured aquifer (Lez aquifer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+                <w:t xml:space="preserve">hal-01983371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846316v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic tomography of discrete networks of conduits and fractures in a karstic aquifer by using a deterministic inversion algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691239v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic tomography of discrete networks of conduits and fractures in a karstic aquifer by using a deterministic inversion algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2017.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+                <w:t xml:space="preserve">hal-01691239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic Analysis of Harmonic Pumping Tests in Frequency and Time Domains for Identifying the Conduits Networks in a Karstic Aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cardiff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 559, pp.1039--1053. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742261v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic pumping tomography applied to image the hydraulic properties and interpret the connectivity of a karstic and fractured aquifer (Lez aquifer, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Hydraulic Analysis of Harmonic Pumping Tests in Frequency and Time Domains for Identifying the Conduits Networks in a Karstic Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cardiff</w:t>
+                <w:t xml:space="preserve">M Cardiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.227-244. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559, pp.1039--1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983371v1</w:t>
+                <w:t xml:space="preserve">hal-01742261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of daily and seasonal inversions of airflow in Petites Dales cave, Normandy, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Flow Networks in a Karstified Aquifer by Application of the Cellular Automata-Based Deterministic Inversion Method (Lez Aquifer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magne</w:t>
+                <w:t xml:space="preserve">X Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Carsologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3986/ac.v46i2-3.4801⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (12), pp.10508--10522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017wr020921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777567v1</w:t>
+                <w:t xml:space="preserve">hal-01742263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Large-Scale Inversion Algorithms to Hydraulic Tomography in an Alluvial Aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Evidence of daily and seasonal inversions of airflow in Petites Dales cave, Normandy, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soueid Ahmed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12457⟩</w:t>
+              <w:t xml:space="preserve">Acta Carsologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2/3), pp.179-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3986/ac.v46i2-3.4801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070610v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Application of Large-Scale Inversion Algorithms to Hydraulic Tomography in an Alluvial Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soueid Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016WR019572⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.208-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696131v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Flow Networks in a Karstified Aquifer by Application of the Cellular Automata-Based Deterministic Inversion Method (Lez Aquifer, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 53 (12), pp.10508--10522. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.2016-2034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017wr020921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016WR019572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742263v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling nutrients profiles at the sediment−water interface. Calibration and validation from two climatically contrasted estuaries: Seine (France) and Somone (Senegal)</w:t>
               </w:r>
@@ -3917,317 +3917,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation of the Cahn−Hilliard equation with memory effects in the dynamics of phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Herny</w:t>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Andrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">Peter Galenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t>
+              <w:t xml:space="preserve">AIMS Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.953-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/proc.2011.2011.953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777458v1</w:t>
+                <w:t xml:space="preserve">hal-01777456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-time stable fully discrete approximation of the Cahn-Hilliard equation with inertial term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Grasselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISCRETE AND CONTINUOUS DYNAMICAL SYSTEMS SUPPLEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.543-552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/proc.2011.2011.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modelling of spinodal decomposition during ageing and heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4238,346 +4212,372 @@
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Solid-Solid Phase Transformations in Inorganic Materials, 172-174, pp.1072-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion of a sphero-cylindrical particle in a viscous fluid in confined geometry</w:t>
+                <w:t xml:space="preserve">Study by Differential Thermal Analysis of Reverse Spinodal Transformation in 15-5 PH Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mongruel</w:t>
+                <w:t xml:space="preserve">Emilie Herny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.04.005⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777571v1</w:t>
+                <w:t xml:space="preserve">hal-01777458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of the Cahn−Hilliard equation with memory effects in the dynamics of phase separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion of a sphero-cylindrical particle in a viscous fluid in confined geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wajnryb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cichocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Galenko</w:t>
+                <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.405-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/proc.2011.2011.953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01777456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the structure factor in a hyperbolic model of spinodal decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Galenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,562 +4618,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creeping motion of a sphere along the axis of a closed axisymmetric container</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective hydrodynamic flow of suspensions in presence of apparent slip at boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Anthore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Feuillebois</w:t>
+                <w:t xml:space="preserve">L. Pasol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112007006581⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 946 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2806036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162698v1</w:t>
+                <w:t xml:space="preserve">hal-01777574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field simulation of coarsening of γ precipitates in an ordered γ′ matrix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+                <w:t xml:space="preserve">Creeping motion of a sphere along the axis of a closed axisymmetric container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Anthore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 585, pp.127-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007006581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486138v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubrication in a flat cone: The transition from a cone to a plane wall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Feuillebois</w:t>
+                <w:t xml:space="preserve">Phase-field simulation of coarsening of γ precipitates in an ordered γ′ matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19, pp.038103. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (18), pp.6151-6158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2717689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162697v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective hydrodynamic flow of suspensions in presence of apparent slip at boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Lubrication in a flat cone: The transition from a cone to a plane wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Pasol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 946 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.038103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2806036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2717689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777574v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag force on a sphere moving towards a corrugated wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 513, pp.247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,381 +5213,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate measurement of hydrodynamic interactions between a particle and walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Masmoudi</w:t>
+                <w:t xml:space="preserve">Rotation due to hydrodynamic interactions between two spheres in contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003480200006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (5), pp.051504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreve.66.051504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777578v1</w:t>
+                <w:t xml:space="preserve">hal-01777577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation due to hydrodynamic interactions between two spheres in contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
+                <w:t xml:space="preserve">Accurate measurement of hydrodynamic interactions between a particle and walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (1), pp.55-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003480200006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.66.051504⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777577v1</w:t>
+                <w:t xml:space="preserve">hal-01777578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Hydrodynamic interactions between two spheres at contact [Phys. Rev. E 59, 3182 (1999)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria. L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (4), pp.4994. </w:t>
@@ -5625,103 +5625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic interactions between two spheres at contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (3), pp.3182. </w:t>
@@ -5759,103 +5759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubricating motion of a sphere in a conical vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Anthore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10 (5), pp.1231-1233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5902,90 +5902,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Hydrodynamic Interactions between a Sphere and a Large Spherical Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5 (2), pp.323-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6044,90 +6044,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurement of particle-wall hydrodynamic interactions at low Reynolds number using laser interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids A: Fluid Dynamics (1989-1993) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 5 (1), pp.3-12. </w:t>
@@ -6197,51 +6197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi de la température de l'eau comme traceur. Rivières souterraines de l'Arberoue (64) et des Goulettes (89)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,51 +6422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storm impact and recovery on pebble beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,571 +6537,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299917v1</w:t>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging in a Model the Flow Networks generated by Harmonic Pumping Tests in a Karstic Field (Lez Aquifer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging in a Model the Flow Networks generated by Harmonic Pumping Tests in a Karstic Field (Lez Aquifer, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128481v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Hydraulic Connectivity within a Karstic Field through the Utilization of a Harmonic Pumping Tomography to Image the Distribution of Properties in a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cardiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
@@ -7124,657 +7124,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Interpret the Responses of a Karstic Field to a Harmonic Pumping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Cardiff</w:t>
+                <w:t xml:space="preserve">A. Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777563v1</w:t>
+                <w:t xml:space="preserve">hal-01777566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. van De Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">How to Interpret the Responses of a Karstic Field to a Harmonic Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cardiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777565v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777564v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Hydrological Meaning of the Spectral Information from Hydrodynamic Signals at Karst Springs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dufoyer</w:t>
+                <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777566v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7931,770 +7931,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inversions des circulations d'air dans une grotte de la craie à une entrée. Exemple de la grotte des Petites Dales (Normandie, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magne</w:t>
+                <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées de Spéléologie Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Han sur Lesse, Belgique</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777569v1</w:t>
+                <w:t xml:space="preserve">hal-01742273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Les inversions des circulations d'air dans une grotte de la craie à une entrée. Exemple de la grotte des Petites Dales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duran</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fournial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">19èmes Journées de Spéléologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Han sur Lesse, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742273v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karstmod-A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mazzilli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Jourde</w:t>
+                <w:t xml:space="preserve">B. Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Bertin</w:t>
+                <w:t xml:space="preserve">D. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318608v1</w:t>
+                <w:t xml:space="preserve">hal-01777570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KARSTMOD - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Les remplissages karstiques de l'ouest crayeux du bassin de Paris: Définition et comparaison des dynamiques sédimentaires anciennes et actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Earth Sciences Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18èmes Journées de Spéléologie Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Han sur Lesse, Belgique. pp.15-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3297.5687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844613v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les remplissages karstiques de l'ouest crayeux du bassin de Paris: Définition et comparaison des dynamiques sédimentaires anciennes et actuelles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Spéléologie Scientifique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777453v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstmod-A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">KARSTMOD - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Arfib</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bertin</w:t>
+                <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">24th Earth Sciences Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777570v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening Kinetic of Aluminium-Scandium and Aluminium-Zirconium-Scandium Precipitates</w:t>
               </w:r>
@@ -8706,51 +8706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8801,90 +8801,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la coalescence dans les alliages Al-Sc et Al-Zr-Sc par simulation en champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Simulation Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8909,51 +8909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field Simulations in Al-Sc, and Al-Zr-Sc alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence de précipités gamma dans une matrice ordonnée gamma' dans les alliages Ni-Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9138,51 +9138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubricating motion of a sphere in a conical vessel : a general solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9246,51 +9246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9328,64 +9328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of roughness on particle-wall hydrodynamic interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petipas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9455,103 +9455,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and Quantitative Hydraulic Analysis of Harmonic Pumping Tests for Identifying the Conduits Networks in a Karstic Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cardiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France. 2018, </w:t>
@@ -9589,103 +9589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Flow Networks from a Harmonic Pumping in a Karstic Field with an Inversion Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Cardiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. 2017</w:t>
@@ -9714,64 +9714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Karstic Field by Application of a Cellular Automata-based Deterministic Inversion (Lez Aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9809,51 +9809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening of gamma precipitates in gamma' coherent ordered matrix in Ni-Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,103 +9949,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARSTMOD: A Generic Modular Reservoir Model Dedicated to Spring Discharge Modeling and Hydrodynamic Analysis in Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.339--344, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10208,103 +10208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between two close spheres in Stokes flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tubes, Sheets and Singularities in Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Dordrecht, pp.343--348, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10795,51 +10795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chedeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.4801" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/392/1/012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.543" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777571v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnryb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cichocki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.04.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F56KBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.953" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162698v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Masmoudi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anthore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006581" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H9656N41-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717689" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777574v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2806036" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0P4X4822-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bostel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W871QQRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.66.051504" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria. L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.4994" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.59.3182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anthore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petipas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115A969F5098545382BB05AD3C93DDA9E5DBBACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anthore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858787" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chedeville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournial" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777453v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3297.5687" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petipas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bostel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48420-X_41" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92845807DB7CDCF2FB583785C38393CCD32706EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chedeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.4801" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/392/1/012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.953" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnryb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cichocki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.04.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F56KBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2806036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Masmoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anthore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006581" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H9656N41-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0P4X4822-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bostel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.66.051504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W871QQRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria. L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.4994" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.59.3182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anthore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petipas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115A969F5098545382BB05AD3C93DDA9E5DBBACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anthore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858787" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chedeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3297.5687" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petipas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bostel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48420-X_41" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92845807DB7CDCF2FB583785C38393CCD32706EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>