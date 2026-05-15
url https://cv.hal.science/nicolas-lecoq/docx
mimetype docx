--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -235,291 +235,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bunel</w:t>
+                <w:t xml:space="preserve">E.T. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">E. Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060949v1</w:t>
+                <w:t xml:space="preserve">hal-05360997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm response of the upper intertidal zone on a gravel beach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of vegetation cover on hydro-sedimentary fluxes in the marly badlands of the Southern Alps (Draix-Bleone Critical Zone Observatory, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
+                <w:t xml:space="preserve">Raphael Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ojeda</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soloy</w:t>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Salameh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.104945. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2025.104945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360997v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-approach analysis for monitoring wave energy driven by coastal extremes</w:t>
               </w:r>
@@ -899,90 +899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate variability changes on runoff and erosion in the Western European Loess Belt region (NW, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 903, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-timescale dynamics of extreme river flood and storm surge interactions in relation with large-scale atmospheric circulation: Case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,51 +1176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Shafiei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of the morpho-sedimentary dynamics observed on two gravel beaches in response to hydrodynamic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal dune field in a mixed wave-tide environment: Case of Baie de Somme in Eastern English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,51 +1574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automated method for monitoring the intertidal topography using video monitoring systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,51 +1829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,51 +2093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between karst hydrogeological properties and statistical characteristics of spring discharge time series: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin van Exem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verpoorter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,273 +2610,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+                <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846316v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic tomography of discrete networks of conduits and fractures in a karstic aquifer by using a deterministic inversion algorithm</w:t>
               </w:r>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,285 +4722,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creeping motion of a sphere along the axis of a closed axisymmetric container</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-field simulation of coarsening of γ precipitates in an ordered γ′ matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Masmoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Feuillebois</w:t>
+                <w:t xml:space="preserve">Julien Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (18), pp.6151-6158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0022112007006581⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162698v1</w:t>
+                <w:t xml:space="preserve">hal-01486138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field simulation of coarsening of γ precipitates in an ordered γ′ matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creeping motion of a sphere along the axis of a closed axisymmetric container</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+                <w:t xml:space="preserve">René Anthore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 55 (18), pp.6151-6158. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 585, pp.127-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2007.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007006581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486138v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubrication in a flat cone: The transition from a cone to a plane wall</w:t>
               </w:r>
@@ -5090,51 +5090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag force on a sphere moving towards a corrugated wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cichocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5245,51 +5245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,77 +5349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of hydrodynamic interactions between a particle and walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,64 +5530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (4), pp.4994. </w:t>
@@ -5664,64 +5664,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (3), pp.3182. </w:t>
@@ -5759,77 +5759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubricating motion of a sphere in a conical vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6435,51 +6435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tonatiuh Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6537,381 +6537,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging in a Model the Flow Networks generated by Harmonic Pumping Tests in a Karstic Field (Lez Aquifer, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+                <w:t xml:space="preserve">hal-04128481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging in a Model the Flow Networks generated by Harmonic Pumping Tests in a Karstic Field (Lez Aquifer, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xiaoguang Wang</w:t>
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chédeville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128481v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
               </w:r>
@@ -6936,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Hydraulic Connectivity within a Karstic Field through the Utilization of a Harmonic Pumping Tomography to Image the Distribution of Properties in a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cardiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoguang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
@@ -7156,51 +7156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,51 +7251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of hydro-sedimentary response to precipitation across temporal scales according to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. van De Wiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Interpret the Responses of a Karstic Field to a Harmonic Pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,51 +7471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cellular automata-based deterministic inversion algorithm for the characterization of linear structural heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,51 +7812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in migration of intertidal dunes: Case of Somme Bay (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,51 +7937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les remplissages karstiques de l'ouest crayeux du bassin de Paris: Définition et comparaison des dynamiques sédimentaires anciennes et actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chédeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la coalescence dans les alliages Al-Sc et Al-Zr-Sc par simulation en champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8909,51 +8909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field Simulations in Al-Sc, and Al-Zr-Sc alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalescence de précipités gamma dans une matrice ordonnée gamma' dans les alliages Ni-Al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9341,51 +9341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Petipas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9455,51 +9455,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative and Quantitative Hydraulic Analysis of Harmonic Pumping Tests for Identifying the Conduits Networks in a Karstic Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Flow Networks from a Harmonic Pumping in a Karstic Field with an Inversion Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9714,51 +9714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Karstic Field by Application of a Cellular Automata-based Deterministic Inversion (Lez Aquifer, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,51 +9809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarsening of gamma precipitates in gamma' coherent ordered matrix in Ni-Al alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10234,51 +10234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L. Ekiel-Jezewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Anthore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,51 +10795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chedeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.4801" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/392/1/012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.953" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnryb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cichocki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.04.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F56KBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2806036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162698v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Masmoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anthore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006581" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H9656N41-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0P4X4822-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bostel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.66.051504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W871QQRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria. L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.4994" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.59.3182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anthore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petipas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115A969F5098545382BB05AD3C93DDA9E5DBBACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anthore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858787" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chedeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3297.5687" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petipas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bostel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48420-X_41" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92845807DB7CDCF2FB583785C38393CCD32706EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Matar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Imen Turki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-026-00468-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Mendoza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ojeda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salameh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104945" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bunel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629210v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16081145" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04629211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez Solano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12020327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166536" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gilbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Mendoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108349" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Shafiei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106796" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2020.106381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03958476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel David Guti&#233;rrez Barcel&#243;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103894" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-019-8411-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verpoorter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Wet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983371v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fischer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardiff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.07.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691239v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.11.029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cardiff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.03.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017wr020921" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chedeville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Viard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.4801" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soueid Ahmed" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12457" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016WR019572" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Sakho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vennin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/392/1/012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777456v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galenko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.953" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777572v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Grasselli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/proc.2011.2011.543" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777457v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danoix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.1072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Herny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.338" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mongruel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wajnryb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cichocki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feuillebois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.04.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F56KBF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777573v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01173-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuillebois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2806036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486138v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.07.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DS2D5SB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162698v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Masmoudi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Anthore" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007006581" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-H9656N41-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162697v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2717689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Szymczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004009942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0P4X4822-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bostel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.66.051504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003480200006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W871QQRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria. L. Ekiel-Jezewska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.60.4994" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777579v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.59.3182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.869790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248158v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anthore" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petipas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995102" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/115A969F5098545382BB05AD3C93DDA9E5DBBACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777582v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Anthore" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.858787" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-2475" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725534v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tonatiuh Mendoza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ojeda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Salameh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-21984" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoguang Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ch&#233;deville" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cardiff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777566v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufoyer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777568v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bunel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. van De Wiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777563v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Cardiff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435050v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kakeh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777569v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chedeville" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fournial" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777453v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3297.5687" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01486150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Certain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870829v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777575v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012809v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423391v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Petipas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27190.14408" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777562v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04128683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222284v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sakho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesnage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vennin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777459v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bostel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48420-X_41" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92845807DB7CDCF2FB583785C38393CCD32706EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825267v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmasure-Bernes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rabanit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>