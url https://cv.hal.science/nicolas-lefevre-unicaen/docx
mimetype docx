--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -266,51 +266,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
+                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
@@ -330,108 +330,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie M. Decker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254301v1</w:t>
+                <w:t xml:space="preserve">hal-04702453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.20 Les jeunes adultes sains ajustent eﬃcacement l’implication cognitive associée au contrôle de la locomotion lors de contraintes cognitive et visuelle</w:t>
+                <w:t xml:space="preserve">Implication cognitive dans le contrôle locomoteur en fonction du contexte visuel chez le jeune adulte : caractérisation cinématique et neuromusculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
@@ -451,88 +455,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFPEL 2023 - 29e congrès de la Société Francophone Posture, Equilibre et Locomotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone Posture Equilibre Locomotion, Nov 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ACAPS 2023 - 20e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702453v1</w:t>
+                <w:t xml:space="preserve">hal-04254301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.8.2: Dual-tasking reveals the attentional cost of resolving sensory conflict induced by perturbed optic flow during treadmill walking</w:t>
               </w:r>
@@ -669,51 +669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,226 +762,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
+                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.569-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596410v1</w:t>
+                <w:t xml:space="preserve">hal-04183941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
+                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Perth, Australia. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789089647153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183941v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1570,51 +1570,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (50)</w:t>
+        <w:t xml:space="preserve">Vidéo (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1722,161 +1722,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1928,73 +1928,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2046,553 +2046,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mudry</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04512484v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538571v1</w:t>
+                <w:t xml:space="preserve">hal-04512484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Morineau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04493378v1</w:t>
+                <w:t xml:space="preserve">hal-04538571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739537v1</w:t>
+                <w:t xml:space="preserve">hal-04493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2624,565 +2624,565 @@
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003263v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Villedieu</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04288952v1</w:t>
+                <w:t xml:space="preserve">hal-05003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069740v1</w:t>
+                <w:t xml:space="preserve">hal-04288952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Barbet</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03983015v1</w:t>
+                <w:t xml:space="preserve">hal-04069740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288874v1</w:t>
+                <w:t xml:space="preserve">hal-03983015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3196,111 +3196,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038668v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3314,103 +3314,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3432,103 +3432,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3550,111 +3550,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3668,111 +3668,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3786,111 +3786,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3904,111 +3904,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278524v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4022,1165 +4022,1165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278465v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02592144v1</w:t>
+                <w:t xml:space="preserve">hal-03278465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969330v1</w:t>
+                <w:t xml:space="preserve">hal-02592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mimmo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167154v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+                <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5189,352 +5189,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02164998v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5543,572 +5543,572 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02165024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166960v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02164998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166112v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160153v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160447v1</w:t>
+                <w:t xml:space="preserve">medihal-02160153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum boarium</w:t>
               </w:r>
@@ -6133,51 +6133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,1333 +6206,1451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164661v1</w:t>
+                <w:t xml:space="preserve">medihal-02160447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02160096v2</w:t>
+                <w:t xml:space="preserve">medihal-02164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164687v1</w:t>
+                <w:t xml:space="preserve">medihal-02160096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156561v2</w:t>
+                <w:t xml:space="preserve">medihal-02164687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156307v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01727321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156593v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156539v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156612v2</w:t>
+                <w:t xml:space="preserve">medihal-02156539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les maisons de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Alexandre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2014</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156218v1</w:t>
+                <w:t xml:space="preserve">medihal-02156612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Les Poliorcétiques&amp;quot; d'Apollodore de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01727310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">medihal-01727310v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les maisons de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7679,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>