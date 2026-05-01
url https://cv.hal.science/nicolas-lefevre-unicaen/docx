--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1840,51 +1840,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1934,75 +1934,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2052,75 +2052,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2170,51 +2170,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3468,75 +3468,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3586,75 +3586,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3704,75 +3704,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3822,75 +3822,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278524v1</w:t>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3940,75 +3940,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -4058,51 +4058,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+                <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
@@ -4436,1089 +4436,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Houel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167154v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167926v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167098v1</w:t>
+                <w:t xml:space="preserve">medihal-02167926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
@@ -6212,51 +6212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6796,207 +6796,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02156593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sammour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01727321v1</w:t>
+                <w:t xml:space="preserve">medihal-02156561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7008,169 +7008,169 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156561v2</w:t>
+                <w:t xml:space="preserve">medihal-02156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le siège de Marseille par l’armée de César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156307v1</w:t>
+                <w:t xml:space="preserve">medihal-01727321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
               </w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Les Poliorcétiques&amp;quot; d'Apollodore de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sammour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7797,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>