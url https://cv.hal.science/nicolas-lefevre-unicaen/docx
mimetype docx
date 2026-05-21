--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -1840,51 +1840,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -1934,75 +1934,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2052,75 +2052,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -2170,51 +2170,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3468,75 +3468,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3586,75 +3586,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3704,75 +3704,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3822,75 +3822,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+                <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -3940,51 +3940,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431529v1</w:t>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
@@ -4436,319 +4436,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Houel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4766,759 +4766,759 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+                <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mimmo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167154v1</w:t>
+                <w:t xml:space="preserve">medihal-02167926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les automates antiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167926v1</w:t>
+                <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167098v1</w:t>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
@@ -6206,263 +6206,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02160447v1</w:t>
+                <w:t xml:space="preserve">medihal-02164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les animaux dans la domus&amp;gt; au Ier siècle après J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02164661v1</w:t>
+                <w:t xml:space="preserve">medihal-02160447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
               </w:r>
@@ -7549,51 +7549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7797,51 +7797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702453v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan R&#233;gu&#232;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727321v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01727310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>