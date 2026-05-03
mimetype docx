--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -100,429 +100,433 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440621v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites through a functional approach</w:t>
+                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Santoni</w:t>
+                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-026-04233-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528339v1</w:t>
+                <w:t xml:space="preserve">hal-05440621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
+                <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites through a functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonthoux S Ébastien</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boscardin Rachel</w:t>
+                <w:t xml:space="preserve">Laure Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantarel Am</w:t>
+                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 64, pp.112265. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-026-04233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373406v2</w:t>
+                <w:t xml:space="preserve">hal-05528339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
               </w:r>
@@ -560,51 +564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
@@ -659,51 +663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Plant Diversity and Urban Uses at the City-Block Scale to Inform Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,1578 +797,1582 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How managers and city dwellers relate to spontaneous vegetation in cities: Towards an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82, pp.127876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ufug.2023.127876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering urban uses at a fine spatial resolution to understand the distribution of invasive plant species in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.1145-1159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-022-01415-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.2864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148, pp.107881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Lori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Symanczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-64279-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clément</w:t>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, pp.100910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2019.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legay Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grassein Fabrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segura Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laîné Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavorel Sandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/372235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408942v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129 (6), pp.830-841. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of NH4+ and NO3- uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lavorel Sandra</w:t>
+                <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/372235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947616v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic adaptation of fungal strains in response to contamination by polychlorinated biphenyls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Massier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Perigon</w:t>
+                <w:t xml:space="preserve">Joaquim Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Massier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (15), pp.14943-14950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-04701-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving nature experience in cities What are people's preferences for vegetated streets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Environmental and biotic drivers of soil microbial β‐diversity across spatial and phylogenetic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chollet</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianis Balat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Voisin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.335-344. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (12), pp.2144 - 2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903121v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t>
               </w:r>
@@ -2376,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Szukics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Maria Kastl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,3893 +2486,4139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biotic drivers of soil microbial β‐diversity across spatial and phylogenetic scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving nature experience in cities What are people's preferences for vegetated streets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Ianis Balat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lolita Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.04492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032726v1</w:t>
+                <w:t xml:space="preserve">hal-01903121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gattinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
+                <w:t xml:space="preserve">Helene Bracht-Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (5), pp.2496-2505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 424 (1-2), pp.233-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-017-3403-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three cytosolic glutamine synthetase isoforms localized in different-order veins act together for N remobilization and seed filling in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Moison</w:t>
+                <w:t xml:space="preserve">Sylvie S. Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
+                <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (18), pp.4379-4393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ery217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of above- and below-ground fungal symbionts to cessation of mowing in subalpine grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Souard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Perigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25, pp.14-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funeco.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Briset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Legay</w:t>
+                <w:t xml:space="preserve">M.N. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grassein</w:t>
+                <w:t xml:space="preserve">C. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition of organic carbon by plants with contrasting traits for resource acquisition: responses to different fertility regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baptist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baptist</w:t>
+                <w:t xml:space="preserve">Luis Lopez-Sangil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-015-2531-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland species show similar strategies for sulphur and nitrogen acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 375 (1-2), pp.113-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-013-1949-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of above- and below-ground plant traits to the structure and function of grassland soil microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baxendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baxendale</w:t>
+                <w:t xml:space="preserve">U. Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kastl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (5), pp.1011-1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcu169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of inorganic nitrogen uptake dynamics following snowmelt and at peak biomass in subalpine grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (11), pp.7631-7645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-10-7631-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic fonctionnel des sols industriels : de la sélection d'un minimum d'indicateurs à leurs applications &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. pp.8-12</w:t>
+              <w:t xml:space="preserve">BES Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Dec 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130981v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diagnosis of industrial soils: from a cognitive model to in situ implementation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diagnostic fonctionnel des sols industriels : de la sélection d'un minimum d'indicateurs à leurs applications &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santoni Laure</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Nationales de la Recherche sur les Sites et Sols Polluées (RNR SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. pp.8-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130882v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Functional diagnosis of industrial soils: from a cognitive model to in situ implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099548v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de pollinisation en milieu riparien : de nouveaux éléments sur le rôle des plantes et des insectes aquatiques en paysage agricole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Villalta</w:t>
+                <w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin de la Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560399v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique POLLINÉCO, Nov 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131111v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127196v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
+                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132400v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et transformer les relations nature-sociétés dans les paysages urbains - Site atelier de Blois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Coconstruire une recherche en appui aux acteurs des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162761v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétation spontanée urbaine: accompagner les perceptions et les gestions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Comprendre et transformer les relations nature-sociétés dans les paysages urbains - Site atelier de Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demain, Nature et Ville ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique de Recherche - Milieux et Diversité, Jun 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Coconstruire une recherche en appui aux acteurs des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150147v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133544v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking urban morphologies and plant communities at the city block level</w:t>
+                <w:t xml:space="preserve">Végétation spontanée urbaine: accompagner les perceptions et les gestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Ecological Society, Dec 2022, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Demain, Nature et Ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique de Recherche - Milieux et Diversité, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153294v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles d’assemblage des communautés végétales en ville: quelle importance des formes et usages urbains?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG15 - Nouveaux écosystèmes et communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOVEG, May 2022, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133535v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les usages urbains à une résolution spatiale fine pour comprendre la distribution des plantes exotiques envahissantes en ville</w:t>
+                <w:t xml:space="preserve">Linking urban morphologies and plant communities at the city block level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2021 (REP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Dec 2022, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164491v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Règles d’assemblage des communautés végétales en ville: quelle importance des formes et usages urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOVEG15 - Nouveaux écosystèmes et communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOVEG, May 2022, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les usages urbains à une résolution spatiale fine pour comprendre la distribution des plantes exotiques envahissantes en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2021 (REP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6374,715 +6628,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diagnostic of industrial soils: from the selection of indicators to their applications in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pise (Italia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et développer les relations nature-sociétés dans les paysages urbains Site atelier de Blois - Zone Atelier Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating soils built for urban greening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA - CSEE Annual meeting: A change is gonna come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles relations entre formes et usages urbains et diversité végétale spontanée en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain, Nature et Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact analysis of QTL for leaf senescence onto N remobilization in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International_Symposium_Plant_Senescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7092,100 +7346,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche fonctionnelle des relations plantes-microorganismes dans le cadre du cycle de l'azote. Cas des prairies de montagnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENV016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00951131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7195,168 +7449,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7503,51 +7757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Santoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04233-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Deparis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guilloteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14010003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.127876" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01415-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Massier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Germain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Binet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04701-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Balat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.09.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032726v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04492" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2016.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lopez-Sangil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2531-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1949-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688232v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7631-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130882v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Laure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1966" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villalta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133535v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Santoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04233-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Deparis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guilloteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14010003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.127876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01415-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Massier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Germain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Binet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04701-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Balat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.09.056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2016.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lopez-Sangil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2531-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1949-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7631-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Laure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1966" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>