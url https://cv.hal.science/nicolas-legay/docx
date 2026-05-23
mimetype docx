--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,774 +100,774 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
+                <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites through a functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+                <w:t xml:space="preserve">Laure Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boscardin</w:t>
+                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (2), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-026-04233-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05373406v2</w:t>
+                <w:t xml:space="preserve">hal-05528339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440621v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites through a functional approach</w:t>
+                <w:t xml:space="preserve">Land use and management intensity shape nitrogen cycling and microbial functions, driving environmental impacts in French urban soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Santoni</w:t>
+                <w:t xml:space="preserve">Amélie a M Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (2), pp.27. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 219, pp.106751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-026-04233-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528339v1</w:t>
+                <w:t xml:space="preserve">hal-05440621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
+                <w:t xml:space="preserve">Linking Plant Diversity and Urban Uses at the City-Block Scale to Inform Urban Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Murail</w:t>
+                <w:t xml:space="preserve">Muriel Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Baude</w:t>
+                <w:t xml:space="preserve">Arthur Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+                <w:t xml:space="preserve">Chloé Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Ulysse Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land14010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766797v1</w:t>
+                <w:t xml:space="preserve">hal-04896553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Plant Diversity and Urban Uses at the City-Block Scale to Inform Urban Planning</w:t>
+                <w:t xml:space="preserve">From Stream to Bloom: Exploring the Potential Role of Aquatic Insects for Pollination in Wetland Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Deparis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149 (5), pp.711-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land14010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jen.13359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896553v1</w:t>
+                <w:t xml:space="preserve">hal-04766797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How managers and city dwellers relate to spontaneous vegetation in cities: Towards an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82, pp.127876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -901,90 +901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering urban uses at a fine spatial resolution to understand the distribution of invasive plant species in cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (4), pp.1145-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1012,364 +1012,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
+                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+                <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Greulich</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.2864. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181562v1</w:t>
+                <w:t xml:space="preserve">hal-03151802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance–recovery trade‐off of soil microbial communities under altered rain regimes: An experimental test across European agroecosystems</w:t>
+                <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Piton</w:t>
+                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martinez‐garcía</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (2), pp.406-418. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151802v1</w:t>
+                <w:t xml:space="preserve">hal-03181562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling drivers of soil microbial potential enzyme activity across rain regimes: An approach based on the functional trait framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1433,77 +1433,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared to conventional, ecological intensive management promotes beneficial proteolytic soil microbial communities for agro-ecosystem functioning under climate change-induced rain regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Lori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Symanczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijbert Brussaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth drives soil nitrogen cycling and N-related microbial activity through changing root traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1822,77 +1822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of NH 4 + and NO 3 − uptake ability of subalpine plants and resource-use strategy identified by their functional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,103 +1956,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using proxies of microbial community‐weighted means traits to explain the cascading effect of management intensity, soil and plant traits on ecosystem resilience in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (3), pp.876-893. </w:t>
@@ -2084,559 +2084,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptation of fungal strains in response to contamination by polychlorinated biphenyls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving nature experience in cities What are people's preferences for vegetated streets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Perigon</w:t>
+                <w:t xml:space="preserve">Simon Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Massier</w:t>
+                <w:t xml:space="preserve">Ianis Balat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Germain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lolita Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04701-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.335-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478479v1</w:t>
+                <w:t xml:space="preserve">hal-01903121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and biotic drivers of soil microbial β‐diversity across spatial and phylogenetic scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic adaptation of fungal strains in response to contamination by polychlorinated biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+                <w:t xml:space="preserve">Martin Massier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Joaquim Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Coissac</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.04492⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (15), pp.14943-14950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04701-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032726v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management versus site effects on the abundance of nitrifiers and denitrifiers in European mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Szukics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Szukics</w:t>
+                <w:t xml:space="preserve">Eva-Maria Kastl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 648, pp.745-753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving nature experience in cities What are people's preferences for vegetated streets?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Environmental and biotic drivers of soil microbial β‐diversity across spatial and phylogenetic scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chollet</w:t>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianis Balat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Voisin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.335-344. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (12), pp.2144 - 2156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.04492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903121v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop traits drive soil carbon sequestration under organic farming</w:t>
               </w:r>
@@ -2756,77 +2756,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil legacy effects of climatic stress, management and plant functional composition on microbial communities influence the response of Lolium perenne to a new drought event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,3741 +2884,3878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three cytosolic glutamine synthetase isoforms localized in different-order veins act together for N remobilization and seed filling in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Moison</w:t>
+                <w:t xml:space="preserve">Thomas Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marmagne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
+                <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184353v1</w:t>
+                <w:t xml:space="preserve">hal-01688474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The added value of including key microbial traits to determine nitrogen-related ecosystem services in managed grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three cytosolic glutamine synthetase isoforms localized in different-order veins act together for N remobilization and seed filling in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Moison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Dinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pommier</w:t>
+                <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie A. M. Cantarel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55 (1), pp.49 - 58. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (18), pp.4379-4393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688474v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of above- and below-ground fungal symbionts to cessation of mowing in subalpine grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Binet</w:t>
+                <w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chalmandrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Souard</w:t>
+                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Perigon</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605015v1</w:t>
+                <w:t xml:space="preserve">hal-01604570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial scale and intraspecific trait variability mediate assembly rules in alpine grasslands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+                <w:t xml:space="preserve">Responses of above- and below-ground fungal symbionts to cessation of mowing in subalpine grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
+                <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
+                <w:t xml:space="preserve">Florence Souard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aubert</w:t>
+                <w:t xml:space="preserve">Lucile Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Perigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (1), pp.277-287. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604570v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the dynamic changes of rhizosphere functionality of Zea mays plants grown in organochlorine contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Briset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 331, pp.226-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2017.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plant traits, soil microbial properties, and abiotic parameters on nitrogen turnover of grassland ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (11), pp.e01448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.1448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species identities and fertilization influence on arbuscular mycorrhizal fungal colonisation and soil bacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 98, pp.132 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition of organic carbon by plants with contrasting traits for resource acquisition: responses to different fertility regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baptist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Lopez-Sangil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-015-2531-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland species show similar strategies for sulphur and nitrogen acquisition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
+                <w:t xml:space="preserve">Contribution of above- and below-ground plant traits to the structure and function of grassland soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+                <w:t xml:space="preserve">C. Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
+                <w:t xml:space="preserve">K. Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Cliquet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">U. Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kastl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-013-1949-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (5), pp.1011-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477744v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of above- and below-ground plant traits to the structure and function of grassland soil microbial communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baxendale</w:t>
+                <w:t xml:space="preserve">Grassland species show similar strategies for sulphur and nitrogen acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Grigulis</w:t>
+                <w:t xml:space="preserve">Emmanuelle Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Krainer</w:t>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kastl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu169⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 375 (1-2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-013-1949-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688359v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of inorganic nitrogen uptake dynamics following snowmelt and at peak biomass in subalpine grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Personeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (11), pp.7631-7645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-10-7631-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of plant traits and soil microbial properties to mountain grassland ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Krainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baxendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Plant Functional Effects On Ecosystem Services, 101 (1), pp.47-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Consequence of SOC quantity and quality on microbial communities in urban soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Annual Meeting 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Ecological Society, Dec 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SoilCET - 2nd International Symposium of Soil Carbon in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPEN; INRAE, Apr 2026, Rueil-Malmaison (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560440v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic fonctionnel des sols industriels : de la sélection d'un minimum d'indicateurs à leurs applications &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Santoni</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. pp.8-12</w:t>
+              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Agroécologie de Dijon, Nov 2025, Beaune (21), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130981v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diagnosis of industrial soils: from a cognitive model to in situ implementation</w:t>
+                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Dalquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santoni Laure</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130882v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BES Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Dec 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099548v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diagnostic fonctionnel des sols industriels : de la sélection d'un minimum d'indicateurs à leurs applications &amp;lt;i&amp;gt;in situ&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique POLLINÉCO, Nov 2025, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Nationales de la Recherche sur les Sites et Sols Polluées (RNR SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560399v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Functional diagnosis of industrial soils: from a cognitive model to in situ implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dalquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santoni Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-1966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131111v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisation et l'intensité de gestion des sols urbains modifient le cycle de l'azote et les fonctions microbiennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Ecosystem Services provided by streams to adjacent agricultural terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Belouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cantarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Augustin de la Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere (Finlande), Finland. pp.e157547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e157547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179985v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could invisible effects of land use and management on soil microbial communities durably impact carbon and nitrogen cycling in urban soils?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Aquatic Environments in plant-pollinator interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pise, Italy</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres annuelles du RT POLLINÉCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique POLLINÉCO, Nov 2025, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127196v1</w:t>
+                <w:t xml:space="preserve">hal-05560399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Geslin</w:t>
+                <w:t xml:space="preserve">Adaptation of microbial communities' life strategies in urban areas along a management intensity gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadwa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">5th Conference on Ecology of Soil Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132400v1</w:t>
+                <w:t xml:space="preserve">hal-05131111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et transformer les relations nature-sociétés dans les paysages urbains - Site atelier de Blois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Coconstruire une recherche en appui aux acteurs des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Clermon-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162761v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les pollinisateurs émergent des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des insectes et des hommes pour un avenir durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, Oct 2024, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">6ème réunion annuelle du RT Pollineco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Pollinéco, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05560492v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétation spontanée urbaine: accompagner les perceptions et les gestions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et transformer les relations nature-sociétés dans les paysages urbains - Site atelier de Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demain, Nature et Ville ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique de Recherche - Milieux et Diversité, Jun 2022, Blois, France</w:t>
+              <w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Coconstruire une recherche en appui aux acteurs des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Clermon-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150147v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+                <w:t xml:space="preserve">Règles d’assemblage des communautés végétales en ville: quelle importance des formes et usages urbains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">ECOVEG15 - Nouveaux écosystèmes et communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOVEG, May 2022, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133544v1</w:t>
+                <w:t xml:space="preserve">hal-05133535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking urban morphologies and plant communities at the city block level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Végétation spontanée urbaine: accompagner les perceptions et les gestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Ecological Society, Dec 2022, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Demain, Nature et Ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique de Recherche - Milieux et Diversité, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153294v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles d’assemblage des communautés végétales en ville: quelle importance des formes et usages urbains?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG15 - Nouveaux écosystèmes et communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECOVEG, May 2022, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133535v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte les usages urbains à une résolution spatiale fine pour comprendre la distribution des plantes exotiques envahissantes en ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Linking urban morphologies and plant communities at the city block level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2021 (REP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">British Ecological Society Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Ecological Society, Dec 2022, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164491v1</w:t>
+                <w:t xml:space="preserve">hal-05153294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre en compte les usages urbains à une résolution spatiale fine pour comprendre la distribution des plantes exotiques envahissantes en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isselin Nondedeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2021 (REP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Ecologie et d’Evolution, Oct 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How plant functional traits cascade to microbial function and ecosystem services in mountain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lavorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Grigulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Krainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.6359-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6628,715 +6765,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diagnostic of industrial soils: from the selection of indicators to their applications in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing soil health at former thermal power plant sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dalquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santoni Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of SUITMA (Soils of Urban, Industrial, Traffic, Mining and Military Areas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pise (Italia), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et développer les relations nature-sociétés dans les paysages urbains Site atelier de Blois - Zone Atelier Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux écologiques et sociétaux des hydrosystèmes 20 ans de recherche dans le bassin de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-microbial properties are key indicators of fertility in maturating soils built for urban greening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gervaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Czarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA - CSEE Annual meeting: A change is gonna come</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles relations entre formes et usages urbains et diversité végétale spontanée en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Isselin-Nondedeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain, Nature et Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact analysis of QTL for leaf senescence onto N remobilization in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International_Symposium_Plant_Senescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jeju, South Korea. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7346,100 +7483,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche fonctionnelle des relations plantes-microorganismes dans le cadre du cycle de l'azote. Cas des prairies de montagnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENV016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00951131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7449,168 +7586,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7757,51 +7894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Santoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04233-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Deparis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Castellanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guilloteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14010003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.127876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01415-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Massier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Germain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Binet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04701-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Balat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.09.056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2016.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lopez-Sangil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2531-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477744v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1949-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7631-2013" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130981v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130882v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Laure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1966" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133535v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397186v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150219v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739796v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951131v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dalquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Santoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04233-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Khalfallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie a M Cantarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106751" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Deparis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Castellanos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duque" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guilloteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14010003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766797v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Murail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Geslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330511v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Isselin-Nondedeu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2023.127876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01415-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Hedlund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107881" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Lori" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Symanczik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64279-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Grassein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2019.100910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legay Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grassein Fabrice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Rapha&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#238;n&#233; Philippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavorel Sandra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/372235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Segura" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07282" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13327" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903121v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Balat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Voisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.09.056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Perigon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Massier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Germain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Binet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04701-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Szukics" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Grigulis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Maria Kastl" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baxendale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmandrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.04492" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gattinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bracht-J&#248;rgensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Binet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3403-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pommier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie A. M. Cantarel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12658" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605015v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2016.10.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR80GBWR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604383v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blondel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2017.02.056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPK0R0R4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Krainer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688397v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Legay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grassein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Binet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnoldi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Personeni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V0BCXWD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508998v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baptist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lopez-Sangil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2531-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688359v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baxendale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krainer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kastl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu169" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477744v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Personeni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cliquet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-013-1949-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688232v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-7631-2013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05492958v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05179985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05127196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560440v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130981v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130882v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santoni Laure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-1966" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Charron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560492v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132400v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162761v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133535v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150147v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153294v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164491v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545086v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Derycke" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143924v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206338v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Guyader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Czarnes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150219v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jasinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951131v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENV016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>