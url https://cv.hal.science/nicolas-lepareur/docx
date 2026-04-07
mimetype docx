--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2098,290 +2098,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of timing and number of SPECT acquisition on biodistribution and dose evaluation in hepatocellular carcinoma patients treated with Re-188 SSS Lipiodol radioembolization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhenium-188 Labeled Radiopharmaceuticals: Current Clinical Applications in Oncology and Promising Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Delaunay</w:t>
+                <w:t xml:space="preserve">Franck Lacœuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Garin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Laffont</w:t>
+                <w:t xml:space="preserve">François Hindré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393436v1</w:t>
+                <w:t xml:space="preserve">inserm-02167816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhenium-188 Labeled Radiopharmaceuticals: Current Clinical Applications in Oncology and Promising Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of timing and number of SPECT acquisition on biodistribution and dose evaluation in hepatocellular carcinoma patients treated with Re-188 SSS Lipiodol radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (SUPPL 1), pp.S366-S367</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-02167816v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the Phase 1 Lip-Re I clinical trial: biodistribution and dosimetry assessments in hepatocellular carcinoma patients treated with 188Re-SSS Lipiodol radioembolization</w:t>
               </w:r>
@@ -3165,295 +3165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Reactivity of Multidentate Ligands with Rhenium(I) and Rhenium(V) Cores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locoregional Confinement and Major Clinical Benefit of 188 Re-Loaded CXCR4-Targeted Nanocarriers in an Orthotopic Human to Mouse Model of Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wolff</w:t>
+                <w:t xml:space="preserve">Delphine Séhédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700632⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (18), pp.4517 - 4536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.19403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619479v1</w:t>
+                <w:t xml:space="preserve">inserm-01631431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locoregional Confinement and Major Clinical Benefit of 188 Re-Loaded CXCR4-Targeted Nanocarriers in an Orthotopic Human to Mouse Model of Glioblastoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Tétaud</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Reactivity of Multidentate Ligands with Rhenium(I) and Rhenium(V) Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Griveau</w:t>
+                <w:t xml:space="preserve">M. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (18), pp.4517 - 4536. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (33), pp.3908-3918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.19403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01631431v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the capping bond effect on pyclen Y-nat(3+)/Y-90(3+) chelates: full control of the regiospecific N-functionalization makes the difference</w:t>
               </w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43, pp.S454--S454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4524,51 +4524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5819,51 +5819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(188)Re-loaded lipid nanocapsules as a promising radiopharmaceutical carrier for internal radiotherapy of malignant gliomas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hindré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Passirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,51 +6143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 99mTc labelled lipiodol: biodistribution following injection into the hepatic artery of the healthy pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6268,51 +6268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and biodistribution of 188Re-SSS lipiodol following injection into the hepatic artery of healthy pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6414,51 +6414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and biodistribution of Re-188-SSS lipiodol following injection into hepatic artery in healthy pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">99mTc-SSSlipiodol: mise au point du marquage et biodistribution après injection au niveau de l'artère hépatique du porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6664,51 +6664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un marquage du lipiodol au 99mTc et étude de biodistribution sur le porc sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouvel outil de radiothérapie interne dans le glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Séhédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7927,51 +7927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vanpouille-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8052,51 +8052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vanpouille-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vanpouille-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,51 +8289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionated internal radiation with stereotaxic injection of 188Re-loaded lipid nanocapsules in a rat glioblastoma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vanpouille-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,51 +8401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un marquage du lipiodol au 99mTc et étude de biodistribution sur le porc sain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9257,51 +9257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Belloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chassain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9494,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vanpouille-Box</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lacœuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10099,51 +10099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dencausse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan van Simaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-025-00352-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1549676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Lucio-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szilagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez-Lourido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Palard-Novello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Sourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ram&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Harriswangler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.812050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bouvry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ardisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Malval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delaunay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laffont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00132" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03403456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04277-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edeline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1435302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#232;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guizani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cikankowitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19403" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kiani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Esquevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1674" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pracht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3277-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duwez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loleh Leal E Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blondelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Crouzet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2015.06.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/278306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32834e7580" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanpouille-Box" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.05.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05GM5SXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016926" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0735-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-003-1402-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HXDQB5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-29808-0.00002-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00773-5_303" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stebastien Gouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615953v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Le Jeune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-8051(22)00327-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dabli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.064" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z831861-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dencausse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan van Simaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-025-00352-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1549676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Lucio-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szilagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez-Lourido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Palard-Novello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Sourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ram&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Harriswangler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.812050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bouvry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ardisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Malval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03403456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04277-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edeline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1435302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#232;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guizani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cikankowitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700632" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kiani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Esquevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1674" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pracht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3277-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duwez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loleh Leal E Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blondelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Crouzet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2015.06.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/278306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32834e7580" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanpouille-Box" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.05.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05GM5SXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016926" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0735-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-003-1402-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HXDQB5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-29808-0.00002-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00773-5_303" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stebastien Gouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615953v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Le Jeune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-8051(22)00327-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dabli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.064" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z831861-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>