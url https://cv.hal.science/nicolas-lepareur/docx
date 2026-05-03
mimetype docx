--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3165,295 +3165,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locoregional Confinement and Major Clinical Benefit of 188 Re-Loaded CXCR4-Targeted Nanocarriers in an Orthotopic Human to Mouse Model of Glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Synthesis, and Reactivity of Multidentate Ligands with Rhenium(I) and Rhenium(V) Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Séhédic</w:t>
+                <w:t xml:space="preserve">M. Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Chourpa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Loussouarn</w:t>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.19403⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (33), pp.3908-3918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01631431v1</w:t>
+                <w:t xml:space="preserve">hal-01619479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Reactivity of Multidentate Ligands with Rhenium(I) and Rhenium(V) Cores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Eychenne</w:t>
+                <w:t xml:space="preserve">Locoregional Confinement and Major Clinical Benefit of 188 Re-Loaded CXCR4-Targeted Nanocarriers in an Orthotopic Human to Mouse Model of Glioblastoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Séhédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Chourpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wolff</w:t>
+                <w:t xml:space="preserve">Audrey Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Claire Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (33), pp.3908-3918. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (18), pp.4517 - 4536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.19403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619479v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01631431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the capping bond effect on pyclen Y-nat(3+)/Y-90(3+) chelates: full control of the regiospecific N-functionalization makes the difference</w:t>
               </w:r>
@@ -3822,295 +3822,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main applications of hybrid PET-MRI contrast agents: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational radiation exposure of medical staff performing (90)Y-loaded microsphere radioembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Kiani</w:t>
+                <w:t xml:space="preserve">Valérie Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Esquevin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Jeune</w:t>
+                <w:t xml:space="preserve">Marc Pracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmmi.1674⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (5), pp.824-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-015-3277-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239820v1</w:t>
+                <w:t xml:space="preserve">hal-01255872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational radiation exposure of medical staff performing (90)Y-loaded microsphere radioembolization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Rolland</w:t>
+                <w:t xml:space="preserve">Main applications of hybrid PET-MRI contrast agents: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Esquevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ardisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Edeline</w:t>
+                <w:t xml:space="preserve">Patrick Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pracht</w:t>
+                <w:t xml:space="preserve">Florence Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (5), pp.824-831. </w:t>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-015-3277-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmmi.1674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255872v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68Ga and 188Re starch-based microparticles as theranostic tool for the hepatocellular carcinoma: Radiolabeling and preliminary in vivo rat studies</w:t>
               </w:r>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Coulouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Demonstration of Synergy/Additivity Between 188Rhenium and Sorafenib on Hepatoma Lines: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (9), pp.3871-3877</w:t>
@@ -4779,51 +4779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cadeillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4887,51 +4887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(188)Re-SSS/Lipiodol: Development of a Potential Treatment for HCC from Bench to Bedside.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5017,51 +5017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automation of labelling of Lipiodol with high-activity generator-produced 188Re.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5561,51 +5561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5673,51 +5673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Lipiodol uptake in hepatocellular carcinoma possibly due to increased membrane fluidity by dexamethasone and tamoxifen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapy of hepatocellular carcinoma with Rhenium-188 Lipiodol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouvel outil de radiothérapie interne dans le glioblastome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Séhédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Chourpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO 2014012997. 2014, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9765,51 +9765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ardisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : FR 2993462. 2014, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10099,51 +10099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dencausse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan van Simaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-025-00352-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1549676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Lucio-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szilagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez-Lourido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Palard-Novello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Sourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ram&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Harriswangler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.812050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bouvry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ardisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Malval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03403456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04277-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edeline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1435302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#232;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guizani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cikankowitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19403" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700632" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kiani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Esquevin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1674" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pracht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3277-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duwez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loleh Leal E Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blondelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Crouzet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2015.06.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/278306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32834e7580" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanpouille-Box" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.05.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05GM5SXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016926" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0735-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-003-1402-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HXDQB5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-29808-0.00002-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00773-5_303" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stebastien Gouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615953v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Le Jeune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-8051(22)00327-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dabli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.064" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z831861-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Foug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dencausse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan van Simaeys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Doumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-025-00352-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1549676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104871v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Lucio-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Szilagyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Uzal-Varela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Perez-Lourido" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202500799" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Garin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Palard-Novello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Sourd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15082245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.08.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ram&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659894v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Harriswangler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caneda-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00378" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Jarnouen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ribault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14040804" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.812050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Brossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jacquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14122447" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Le Fur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tripier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab070" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bouvry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ardisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise V&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957763v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eychenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25174012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Malval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cammas-Marion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02167816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00132" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02393436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Delaunay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03403456v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Edeline" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04277-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02049234v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Palard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Edeline" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ardisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1435302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01939026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Casajus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V&#232;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10111244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01701694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Moln&#225;r" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fougere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02953" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guizani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Picard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Malek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600877" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Cikankowitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clavreul" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment T&#233;taud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rousseau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2289-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wolff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700632" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01631431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Chourpa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Griveau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Loussouarn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.19403" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eniko Molnar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteban-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cc05088g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Platas-Iglesias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01255872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ardisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pracht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3277-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Esquevin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Jeune" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.1674" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01398433v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meffre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duwez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01207285v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loleh Leal E Costa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Bocqu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blondelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237102v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Crouzet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2015.06.032" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069619v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2014.08.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934873v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lenoir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cadeillan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cbr.2011.1072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/278306" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32834e7580" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vanpouille-Box" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacoeuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Belloche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.05.067" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752790v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Boucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Raoul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2010.11.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05GM5SXK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aub&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016926" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sergent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2010.03.013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32G4J24-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00343438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Allard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Passirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-008-0735-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403344v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403570v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jeftic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roucoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roucoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-003-1402-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2HXDQB5S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674443v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674945v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681743v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503200v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-443-29808-0.00002-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00773-5_303" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le M&#233;n&#233;deu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Nahas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stebastien Gouard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615953v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D S&#233;h&#233;dic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Renou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180807v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Verger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Benoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadeillan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180803v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Le Jeune" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180827v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180832v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829415v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715034v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0969-8051(22)00327-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339448v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dabli" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.064" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393824v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.065" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z831861-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180616v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03184070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fellah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936709v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>