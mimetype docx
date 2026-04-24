--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1194,191 +1194,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des signaux faibles pour le management de proximité des incidents critiques, Signaux faibles, création collective de sens et connaissances tacites</w:t>
+                <w:t xml:space="preserve">Méthodes heuristiques d'entraînement à la détection des signaux faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Lesca</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, n°37 hiver, p. 135-160</w:t>
+              <w:t xml:space="preserve">, 2009, Vol.15, (n°37,), p. 135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528804v1</w:t>
+                <w:t xml:space="preserve">halshs-00642470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes heuristiques d'entraînement à la détection des signaux faibles</w:t>
+                <w:t xml:space="preserve">L'enseignement des signaux faibles pour le management de proximité des incidents critiques, Signaux faibles, création collective de sens et connaissances tacites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Vol.15, (n°37,), p. 135-160</w:t>
+              <w:t xml:space="preserve">, 2009, n°37 hiver, p. 135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642470v1</w:t>
+                <w:t xml:space="preserve">halshs-00528804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes heuristiques d'entrainement à la détection des signaux faibles</w:t>
               </w:r>
@@ -1440,368 +1440,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Scanning Project Failure and Abandonment Factors: Lessons Learned</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment éviter l'échec ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Information System,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17, pp.371-386</w:t>
+              <w:t xml:space="preserve">Regard sur l'IE,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Janvier-février-mars (24), pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365164v1</w:t>
+                <w:t xml:space="preserve">halshs-00365205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment éviter l'échec ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic Scanning Project Failure and Abandonment Factors: Lessons Learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur l'IE,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Janvier-février-mars (24), pp.43-46</w:t>
+              <w:t xml:space="preserve">European Journal of Information System,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.371-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00365205v1</w:t>
+                <w:t xml:space="preserve">halshs-00365164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : étude d'un système cybernétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Caron-Fasan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.93-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00095408v1</w:t>
+                <w:t xml:space="preserve">halshs-00010315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : étude d'un système cybernétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (4), pp.93-120</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010315v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1813,252 +1813,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning the Business Environment and Detecting Weak Signals</w:t>
+                <w:t xml:space="preserve">Strategic decisions and weak signals. Anticipation for decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley-ISTE, 144 p., 2014</w:t>
+              <w:t xml:space="preserve">Wiley-ISTE, 230 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01073795v1</w:t>
+                <w:t xml:space="preserve">halshs-01073807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic decisions and weak signals. Anticipation for decision-making</w:t>
+                <w:t xml:space="preserve">Scanning the Business Environment and Detecting Weak Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley-ISTE, 230 p., 2014</w:t>
+              <w:t xml:space="preserve">Wiley-ISTE, 144 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01073807v1</w:t>
+                <w:t xml:space="preserve">halshs-01073795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les signaux faibles et la veille anticipative pour les décideurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental scanning and Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès Science Publications, 248 p.,, 2011</w:t>
+              <w:t xml:space="preserve">Wiley-ISTE, p.336, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00644117v1</w:t>
+                <w:t xml:space="preserve">halshs-00650887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Signals for Strategic Intelligence</w:t>
               </w:r>
@@ -2113,89 +2100,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental scanning and Sustainable Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les signaux faibles et la veille anticipative pour les décideurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wiley-ISTE, p.336, 2011</w:t>
+              <w:t xml:space="preserve">Hermès Science Publications, 248 p.,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00650887v1</w:t>
+                <w:t xml:space="preserve">halshs-00644117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux faibles outil du managment stratégique, méthodes et applications</w:t>
               </w:r>
@@ -2312,190 +2312,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'Information 2eme édition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Création de sens et veille anticipative. Fondements théoriques et connaissances actionnables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ems Management et Société, 220 p., 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires Européennes, 504 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00528270v1</w:t>
+                <w:t xml:space="preserve">halshs-01090279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de sens et veille anticipative. Fondements théoriques et connaissances actionnables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de l'Information 2eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires Européennes, 504 p., 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesca Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems Management et Société, 220 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01090279v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de sens et veille anticipative</w:t>
               </w:r>
@@ -3105,303 +3105,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Our Actions and Projects, their Risks and Impact on the environment:using the weak signal concept to explore unforeseen and unespected possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Environmental Scanning and Sustainable Development", de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, p. 11-16,, 2011</w:t>
+              <w:t xml:space="preserve">, Wiley-ISTE, Chapter 9, p. 213-248,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640604v1</w:t>
+                <w:t xml:space="preserve">halshs-00640605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Our Actions and Projects, their Risks and Impact on the environment:using the weak signal concept to explore unforeseen and unespected possibilities</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Environmental Scanning and Sustainable Development", de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley-ISTE, Chapter 9, p. 213-248,, 2011</w:t>
+              <w:t xml:space="preserve">, Wiley-ISTE, p. 11-16,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640605v1</w:t>
+                <w:t xml:space="preserve">halshs-00640604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Nos actes et nos projets, leurs risques et leurs impacts sur l'environnement : utilité du concept de signal faible pour explorer les possibles imprévus et inatendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Veille et développement durable", sous la direction de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science Publications, traités IC2, collection "Technologies et développement durable", p. 17-24,, 2010</w:t>
+              <w:t xml:space="preserve">, Hermès Science publications, traités IC2, collection "Technologies et developpement durable", p. 247-284,, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640602v1</w:t>
+                <w:t xml:space="preserve">halshs-00640603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos actes et nos projets, leurs risques et leurs impacts sur l'environnement : utilité du concept de signal faible pour explorer les possibles imprévus et inatendus</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Veille et développement durable", sous la direction de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès Science publications, traités IC2, collection "Technologies et developpement durable", p. 247-284,, 2010</w:t>
+              <w:t xml:space="preserve">, Hermès Science Publications, traités IC2, collection "Technologies et développement durable", p. 17-24,, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00640603v1</w:t>
+                <w:t xml:space="preserve">halshs-00640602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes heuristiques d'entraînement à la détection des signaux faibles</w:t>
               </w:r>
@@ -4808,51 +4808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE21863F"/>
+    <w:nsid w:val="2FCBAA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lesca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beyrouthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2020.101572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fasquelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7XLNT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Loza Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i3.580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lesca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron-Fasan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644117v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650887v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528270v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesca Elisabeth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/57364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guicherd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat J.-B." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rudulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516679v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Vaujany" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fomin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loebbecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lesca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beyrouthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2020.101572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fasquelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7XLNT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Loza Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i3.580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lesca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron-Fasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesca Elisabeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/57364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guicherd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat J.-B." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rudulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516679v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Vaujany" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fomin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loebbecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>