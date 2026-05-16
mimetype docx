--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -73,50 +73,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nicolas-lesca</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=49N76scAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -140,2643 +161,2643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of enterprise social networking: Revisiting the IT innovation adoption model of Hameed et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering and Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.101572 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jengtecman.2020.101572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Scanning and innovative design: fuel the C/K method through Strategic Scanning information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin-American Journal of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring organizational propensity toward inbound–outbound marketing techniques adoption: The case of pure players and click and mortar companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianita Bleoju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Rancati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69 (11), pp.5524-5528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2016.04.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting a clean shot on a blurred target : Improving targeting for Strategic Scanning through action research in 10 French organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Loza Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications of the Association for Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, pp.615-638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17705/1CAIS.03927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and barriers to pre-adoption of strategic scanning information systems in the context of sustainable supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Loza Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.9-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9876/sim.v20i3.580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01337216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and barriers to pre-adoption of strategic scanning information system in the context of sustainable supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edison Loza Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chalus-Sauvannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.9-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.153.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de mise en place d'une veille anticipative : cas de six organismes du secteur public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol 17, (n°2,), p 81-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How managers interpret scanning information?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol. 49 (n°2), p.126-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Managers Interpret Scanning Information,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Falcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, vol 49, (issue 2,), p 126-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00783659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do intercultural teams need &amp;quot;requisite variety&amp;quot; to be effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vol. 15, (n°3,), p. 89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01053968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes heuristiques d'entraînement à la détection des signaux faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol.15, (n°37,), p. 135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des signaux faibles pour le management de proximité des incidents critiques, Signaux faibles, création collective de sens et connaissances tacites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°37 hiver, p. 135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00528804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes heuristiques d'entrainement à la détection des signaux faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 15, (n°37,), p. 135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment éviter l'échec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur l'IE,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Janvier-février-mars (24), pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Scanning Project Failure and Abandonment Factors: Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Information System,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.371-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00365164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : étude d'un système cybernétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 8 (4), pp.93-120</w:t>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010315v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00095408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : étude d'un système cybernétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Caron-Fasan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">, 2005, 8 (4), pp.93-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00095408v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic decisions and weak signals. Anticipation for decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 230 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning the Business Environment and Detecting Weak Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 144 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental scanning and Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, p.336, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Signals for Strategic Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE WILEY, Hoboken (USA), 230 p.,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00646234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les signaux faibles et la veille anticipative pour les décideurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science Publications, 248 p.,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux faibles outil du managment stratégique, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 248 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Scanning and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley-ISTE, 336 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de sens et veille anticipative. Fondements théoriques et connaissances actionnables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gestion de l'Information 2eme édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires Européennes, 504 p., 2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesca Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ems Management et Société, 220 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01090279v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00528270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de l'Information 2eme édition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Création de sens et veille anticipative. Fondements théoriques et connaissances actionnables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ems Management et Société, 220 p., 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires Européennes, 504 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00528270v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de sens et veille anticipative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires européennes, 495 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'information: Qualité de l'information et performances de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humbert Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed EMS, 220 p.,, 2010, collection "Les essentiels de la gestion", 2010. (2ème édition)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management, systèmes d'information et connaissances tacites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès - collection IC2, 283 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00155451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille anticipative. Une autre approche de l'intelligence économique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Hermès-Lavoisier,, 288 p., 2006, Management et Information, Nicolas Manson</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2786,1259 +2807,1259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies et CNU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-222, 2022, Travail &amp; Gouvernance, 9791032003916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.57364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à l'oubli numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guicherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Dechenaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'oubli numérique : données nominatives - approche comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.311-330, 2015, Création information communication, 978-2-8044-7772-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaux faibles et création collective de sens: Une application concrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Prévenir les Crises: Ces Cassandres qu'il faut savoir écouter", coordonné par T. Portal et C. Roux-Dufort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.262-270, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Our Actions and Projects, their Risks and Impact on the environment:using the weak signal concept to explore unforeseen and unespected possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Environmental Scanning and Sustainable Development", de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, Chapter 9, p. 213-248,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Environmental Scanning and Sustainable Development", de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, p. 11-16,, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos actes et nos projets, leurs risques et leurs impacts sur l'environnement : utilité du concept de signal faible pour explorer les possibles imprévus et inatendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Veille et développement durable", sous la direction de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science publications, traités IC2, collection "Technologies et developpement durable", p. 247-284,, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Veille et développement durable", sous la direction de N. Lesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Publications, traités IC2, collection "Technologies et développement durable", p. 17-24,, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00640602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes heuristiques d'entraînement à la détection des signaux faibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Les outils heuristiques dans la formation des responsables, études de cas d'incidents critiques, exemplarité, générateurs de désordre, mentoring, mémoire-métier, Abdessemed T., Bourion C. (Dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ESKA, p 135-160, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réflexion stratégique et la naissance de nouveaux concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat J.-B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence économique, co-construction et émergence d'une discipline via un réseau humain,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier,, pp.61-89, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance, structuration, mise en place, déclin d'une démarche de management des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rudulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, systèmes d'information et connaissances tacites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.29-66, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : plus qu'un métier, une compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.459- ?, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise face à la contigence de son environnment - L'anticipation : preception des signes et imagination des futurs possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pellissier-Tanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Manangement : épistémique, pragmatique et anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.243-259, 2007, FNEGE - coordonné par Alain-Charles Martinet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Akoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Comyn-Wattiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2006, 978-2-7117-4846-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00134252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AKOKA J., COMMYN-WATTIAU I.(coord), Encyclopédie des systèmes d'information, Ed Vuibert, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00095413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4048,531 +4069,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Managers Interpret Information of anticipatory character (管理者如何理解诠释有预测性的信息)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lesca</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.-L. Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Falcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516679v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque d'explosion de l'Italie, l'un des trois initiateurs de l'Europe ? Application de la méthode Puzzle© à un cas macroéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00630449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requisite variety and intercultural teams: to what extent is Ashby's law useful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community on the watch: making sense of is research through the lens of espoused theories of is</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. de Vaujany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loebbecke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00516667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de veille : vers un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00080775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La veille : étude d'un système cybernétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Caron-Fasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00093583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4582,165 +4603,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats des lieux des pratiques de Veille Logistique Durable : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fons Cendrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CRETLOG; CERAG; Jonction; Cluster PACA Logistique. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4808,51 +4829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FCBAA48"/>
+    <w:nsid w:val="28919E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lesca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beyrouthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2020.101572" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fasquelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7XLNT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Loza Aguirre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haddad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337216v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i3.580" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falcy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lesca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640263v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365205v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365164v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron-Fasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesca Elisabeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977677v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/57364" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guicherd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640605v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640602v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat J.-B." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rudulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516679v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630449v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Vaujany" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fomin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loebbecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643444v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-lesca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=49N76scAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Caron-Fasan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beyrouthy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jengtecman.2020.101572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982472v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fasquelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianita Bleoju" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Capatina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rancati" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2016.04.165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3G7XLNT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Loza Aguirre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17705/1CAIS.03927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chalus-Sauvannet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9876/sim.v20i3.580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.153.0009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Falcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053968v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartel-Radic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lesca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528804v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365164v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caron-Fasan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073807v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073795v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650887v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528270v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Caron-Fasan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesca Elisabeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640476v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humbert Lesca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lesca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155451v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bidan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pup/57364" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.57364" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01893182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guicherd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640602v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat J.-B." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187737v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rudulier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pellissier-Tanon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Akoka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Comyn-Wattiau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00095413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516679v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Vaujany" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fomin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loebbecke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roussat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rollet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons Cendrine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>