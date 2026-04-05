--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -148,308 +148,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding effective elastic constants and elastic symmetry in RUS: From single crystals to textured polycrystals</w:t>
+                <w:t xml:space="preserve">Robotic nipple-sparing mastectomy with immediate prosthetic reconstruction: A prospective study about 138 consecutive procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
+                <w:t xml:space="preserve">M. Lherm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+                <w:t xml:space="preserve">D. Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Roulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Honart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116105⟩</w:t>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71 (1), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2025.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522904v1</w:t>
+                <w:t xml:space="preserve">inserm-05419003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic nipple-sparing mastectomy with immediate prosthetic reconstruction: A prospective study about 138 consecutive procedures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding effective elastic constants and elastic symmetry in RUS: From single crystals to textured polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roulot</w:t>
+                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leymarie</w:t>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Honart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 71 (1), pp.71-79. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 233, pp.116105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2025.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05419003v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical estimation of ultrasonic phase velocity and attenuation for longitudinal and shear waves in polycrystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -522,51 +522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of ray and finite element simulations of ultrasonic wave fields in smoothly inhomogeneous austenitic welds of thick-walled components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -652,51 +652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal characterization of ultrasonic bulk wave properties in heterogeneous textured media through finite element computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -756,51 +756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TFM imaging simulations of defects near or in the weld bevel: modelling approach and advances on new hybrid finite element tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of ultrasonic TFM/FMC imaging for porosity clusters using multiple scattering modelling: Quantitative analyses and experimental comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Khabouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of wave propagation in anisotropic viscoelastic laminated materials in transient regime: Application to modeling ultrasonic testing of composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,51 +1271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Strategies Between Asymptotic and Numerical Models with Application to Ultrasonic Non-Destructive Testing of Surface Flaws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray-based simulation of defect echoes for ultrasonic non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1518,51 +1518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 498 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1622,385 +1622,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Ultrasonore d'Inspection de Puits Tubés et Cimentés avec Microannulus Fluidique à l'aide d'une Méthode Hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique du contrôle de microstructures métalliques par ultrasons laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orland Guedes</w:t>
+                <w:t xml:space="preserve">Michel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Hori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+                <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365905v1</w:t>
+                <w:t xml:space="preserve">hal-05364468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du contrôle de microstructures métalliques par ultrasons laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking Elastic Constants to Microstructure: A Resonant Ultrasound Spectroscopy Analysis of a 316L Textured Polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Groupe d'Acoustique Physique and the Sous-marine et UltraSonore (GAPSUS) of the Société Française d'Acoustique (SFA); IOP Physical Acoustics Group, Jan 2025, La Saulaie, Chedigny, France. p35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364468v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Elastic Constants to Microstructure: A Resonant Ultrasound Spectroscopy Analysis of a 316L Textured Polycrystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulation Ultrasonore d'Inspection de Puits Tubés et Cimentés avec Microannulus Fluidique à l'aide d'une Méthode Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Groupe d'Acoustique Physique and the Sous-marine et UltraSonore (GAPSUS) of the Société Française d'Acoustique (SFA); IOP Physical Acoustics Group, Jan 2025, La Saulaie, Chedigny, France. p35</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923430v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation des ultrasons dans les aciers austéno-ferritiques moulés et validation expérimentale</w:t>
               </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,51 +2124,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-scale finite element simulations for UT inspection of micro-structured materials in CIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,555 +2235,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04895339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques à l'échelle de microstructures hétérogènes pour déterminer des propriétés effectives de propagation ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Custom transient finite element for the modelling of ultrasonic testing methods for downhole well integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France. pp.JE2A3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/28514⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. 28515 (6 p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/28515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04664841v1</w:t>
+                <w:t xml:space="preserve">cea-04410160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Custom transient finite element for the modelling of ultrasonic testing methods for downhole well integrity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determining ultrasonic propagation effective properties in complex heterogeneous media through microstructure-scale simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France. 28515 (6 p.), </w:t>
+              <w:t xml:space="preserve">ECNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. 28132 (6 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/28515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58286/28132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04410160v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04410403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining ultrasonic propagation effective properties in complex heterogeneous media through microstructure-scale simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'échantillons représentatifs de soudures austénitiques en 316L par spectroscopie de Résonance Ultrasonore (RUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECNDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. 28132 (6 p.), </w:t>
+              <w:t xml:space="preserve">10es Journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COFREND, Jun 2023, Marseille, France. 28519 (7 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/28132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58286/28519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04410403v1</w:t>
+                <w:t xml:space="preserve">cea-04222668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'échantillons représentatifs de soudures austénitiques en 316L par spectroscopie de Résonance Ultrasonore (RUS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques à l'échelle de microstructures hétérogènes pour déterminer des propriétés effectives de propagation ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COFREND, Jun 2023, Marseille, France. 28519 (7 p.), </w:t>
+              <w:t xml:space="preserve">Journées COFREND 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France. pp.JE2A3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/28519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58286/28514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04222668v1</w:t>
+                <w:t xml:space="preserve">cea-04664841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of ultrasonic inspection in a highly heterogeneous media: strategies and modelling tools applied to austenitic welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2979,243 +2979,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate experimental determination of the complex elastic tensor of anisotropic materials of unknown orientation using ultrasonic transmitted bulk waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils numériques pour la modélisation efficace des contrôles ultrasonores des structures composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Édouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Congress on Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316999v1</w:t>
+                <w:t xml:space="preserve">hal-02421131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour la modélisation efficace des contrôles ultrasonores des structures composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+                <w:t xml:space="preserve">Accurate experimental determination of the complex elastic tensor of anisotropic materials of unknown orientation using ultrasonic transmitted bulk waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mascaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Demaldent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+                <w:t xml:space="preserve">Bastien Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">2019 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart numerical tools for the modelling of ultrasonic testing on curved composite structures</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,64 +3357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved semi-analytical simulation of UT inspections using a ray-based decomposition of the incident fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3591,77 +3591,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ctr Nondestruct Evaluat; Quantitat Nondestruct Evaluat Programs, Jul 2014, Boise, ID, United States. pp.1486-1495, </w:t>
@@ -3699,90 +3699,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la méthode des rayons paraxiaux pour la simulation de l’inspection ultrasonore des soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées COFREND 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3820,64 +3820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ray-based methods for the simulation of UT welds inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3950,77 +3950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BINDT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Telford, United Kingdom</w:t>
@@ -4049,64 +4049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of weld inspection by using a paraxial ray-tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,51 +4200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4308,51 +4308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4474,51 +4474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Algernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (9), 2022, </w:t>
@@ -4556,90 +4556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced simulation of ultrasonic inspection of welds using Dynamic Ray Tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gaussian beam method for ultrasonic non-destructive evaluation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,77 +4839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ST ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Volume 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4990,51 +4990,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement viscoélastique de matériaux anisotropes par reconstruction de formes d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Bordeaux 1, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5151,51 +5151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ED69D2A"/>
+    <w:nsid w:val="46AC5EC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-leymarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gardahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05419003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaltiel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Honart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2025.09.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fortuna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04261087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728518500524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/498/1/012008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hori" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Os" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05306562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04895339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29944" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Landois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28515" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410403v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28519" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mascaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Clausse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Demaldent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chassignole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Recolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jezzine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Algernon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leberre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04251979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04024141v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-leymarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05419003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaltiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leymarie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Honart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2025.09.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gardahaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fortuna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04261087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728518500524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/498/1/012008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Os" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05306562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04895339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29944" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Landois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28519" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Demaldent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mascaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Clausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chassignole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Recolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jezzine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Algernon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leberre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04251979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04024141v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>