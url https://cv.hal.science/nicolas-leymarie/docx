--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -5151,51 +5151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46AC5EC7"/>
+    <w:nsid w:val="9AA30D2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>