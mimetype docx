--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -114,1497 +114,1363 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic nipple-sparing mastectomy with immediate prosthetic reconstruction: A prospective study about 138 consecutive procedures</w:t>
+                <w:t xml:space="preserve">Understanding effective elastic constants and elastic symmetry in RUS: From single crystals to textured polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lherm</w:t>
+                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaltiel</w:t>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roulot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2025.09.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 233, pp.116105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05419003v1</w:t>
+                <w:t xml:space="preserve">hal-05522904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding effective elastic constants and elastic symmetry in RUS: From single crystals to textured polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical estimation of ultrasonic phase velocity and attenuation for longitudinal and shear waves in polycrystalline materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
+                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2026.116105⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.107517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522904v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04847163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of ultrasonic phase velocity and attenuation for longitudinal and shear waves in polycrystalline materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparisons of ray and finite element simulations of ultrasonic wave fields in smoothly inhomogeneous austenitic welds of thick-walled components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107517⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, 103177 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04847163v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04674499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of ray and finite element simulations of ultrasonic wave fields in smoothly inhomogeneous austenitic welds of thick-walled components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-modal characterization of ultrasonic bulk wave properties in heterogeneous textured media through finite element computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2904, pp.012005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04674499v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal characterization of ultrasonic bulk wave properties in heterogeneous textured media through finite element computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
+                <w:t xml:space="preserve">TFM imaging simulations of defects near or in the weld bevel: modelling approach and advances on new hybrid finite element tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2904/1/012005⟩</w:t>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.28707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/28707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04847162v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04222479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFM imaging simulations of defects near or in the weld bevel: modelling approach and advances on new hybrid finite element tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation of ultrasonic TFM/FMC imaging for porosity clusters using multiple scattering modelling: Quantitative analyses and experimental comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/28707⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.102827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04222479v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04077523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of ultrasonic TFM/FMC imaging for porosity clusters using multiple scattering modelling: Quantitative analyses and experimental comparisons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallographic texture and velocities of ultrasonic waves in a Ni-based superalloy manufactured by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Khabouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vasseur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102827⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.110607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04077523v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic texture and velocities of ultrasonic waves in a Ni-based superalloy manufactured by laser powder bed fusion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of wave propagation in anisotropic viscoelastic laminated materials in transient regime: Application to modeling ultrasonic testing of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Germain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110607⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121 (15), pp.3300-3338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118300v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04261087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wave propagation in anisotropic viscoelastic laminated materials in transient regime: Application to modeling ultrasonic testing of composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coupling Strategies Between Asymptotic and Numerical Models with Application to Ultrasonic Non-Destructive Testing of Surface Flaws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (02), pp.1850052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2591728518500524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04261087v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04252190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Strategies Between Asymptotic and Numerical Models with Application to Ultrasonic Non-Destructive Testing of Surface Flaws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ray-based simulation of defect echoes for ultrasonic non destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2591728518500524⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.636-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04252190v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01827677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ray-based simulation of defect echoes for ultrasonic non destructive testing</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of ultrasonic wave propagation in welds using ray-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gardahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 498 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/498/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01820752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1614,2791 +1480,2791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du contrôle de microstructures métalliques par ultrasons laser</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation Ultrasonore d'Inspection de Puits Tubés et Cimentés avec Microannulus Fluidique à l'aide d'une Méthode Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orland Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Hori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Os</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364468v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Elastic Constants to Microstructure: A Resonant Ultrasound Spectroscopy Analysis of a 316L Textured Polycrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation numérique du contrôle de microstructures métalliques par ultrasons laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Groupe d'Acoustique Physique and the Sous-marine et UltraSonore (GAPSUS) of the Société Française d'Acoustique (SFA); IOP Physical Acoustics Group, Jan 2025, La Saulaie, Chedigny, France. p35</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923430v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Ultrasonore d'Inspection de Puits Tubés et Cimentés avec Microannulus Fluidique à l'aide d'une Méthode Hybride</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Linking Elastic Constants to Microstructure: A Resonant Ultrasound Spectroscopy Analysis of a 316L Textured Polycrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gardahaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustic Conference (AFPAC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Groupe d'Acoustique Physique and the Sous-marine et UltraSonore (GAPSUS) of the Société Française d'Acoustique (SFA); IOP Physical Acoustics Group, Jan 2025, La Saulaie, Chedigny, France. p35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365905v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation des ultrasons dans les aciers austéno-ferritiques moulés et validation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau, France. pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05306562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-scale finite element simulations for UT inspection of micro-structured materials in CIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fortuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNDT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Incheon, South Korea. pp.10.58286/29944, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/29944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04895339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom transient finite element for the modelling of ultrasonic testing methods for downhole well integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. 28515 (6 p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/28515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04410160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining ultrasonic propagation effective properties in complex heterogeneous media through microstructure-scale simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. 28132 (6 p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/28132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04410403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'échantillons représentatifs de soudures austénitiques en 316L par spectroscopie de Résonance Ultrasonore (RUS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Le Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COFREND, Jun 2023, Marseille, France. 28519 (7 p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/28519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04222668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques à l'échelle de microstructures hétérogènes pour déterminer des propriétés effectives de propagation ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Imperiale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Aghenzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France. pp.JE2A3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/28514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04664841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of ultrasonic inspection in a highly heterogeneous media: strategies and modelling tools applied to austenitic welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Régionale COFREND, Matériaux Fortement Hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par approche CAFE des évolutions microstructurales dans les procédés de soudage par fusion - Application aux méthodes CND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengdan Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emile Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 – Colloque 13 Genèse et Evolution des Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques pour la modélisation efficace des contrôles ultrasonores des structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate experimental determination of the complex elastic tensor of anisotropic materials of unknown orientation using ultrasonic transmitted bulk waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mascaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Clausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart numerical tools for the modelling of ultrasonic testing on curved composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Calmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION, VOLUME 38</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Vermont, United States. pp.130004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5099854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UT simulation using a fully automated 3D hybrid model: Application to planar backwall breaking defects inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual review of progress in quantitative nondestructive evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Provo, United States. pp.050004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5031546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04252030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved semi-analytical simulation of UT inspections using a ray-based decomposition of the incident fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd annual review of progress in quantitative nondestructive evaluation: Incorporating the 6th European-American Workshop on Reliability of NDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States. pp.070002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4940520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01827750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Ultrasonic Characterization And Propagation In Austenitic Welds: The MOSAICS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ctr Nondestruct Evaluat; Quantitat Nondestruct Evaluat Programs, Jul 2014, Boise, ID, United States. pp.1486-1495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4914766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de la méthode des rayons paraxiaux pour la simulation de l’inspection ultrasonore des soudures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées COFREND 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ray-based methods for the simulation of UT welds inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QNDE 2012 - 39th Annual Review of Progress in Quantative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Denver, United States. pp.1073-1080, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4789162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01828197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of ultrasonic testing in austenitic welds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BINDT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Telford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of weld inspection by using a paraxial ray-tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT 2013 - 52nd British Institute of Non-destructive Testing Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Telford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete FE simulation tools for NDT inspections with piezoelectric transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis mixtes spectraux de capteurs piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4408,284 +4274,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of simulation software for NDT for civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Algernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27 (9), 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/27310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04387233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced simulation of ultrasonic inspection of welds using Dynamic Ray Tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gardahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Jezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (4), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4695,278 +4561,278 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gaussian beam method for ultrasonic non-destructive evaluation modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cassereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1017, pp.012006, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1017/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04251979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of ultrasonic characterization and propagation in austenitic welds: The MOSAICS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chassignole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Recolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ST ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION: Volume 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta medica nagasakiensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, AMER INST PHYSICS, pp.1486-1495, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4914766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4976,114 +4842,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement viscoélastique de matériaux anisotropes par reconstruction de formes d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Bordeaux 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04024141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5151,51 +5017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AA30D2E"/>
+    <w:nsid w:val="558CB375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5382,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-leymarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05419003v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaltiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leymarie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Honart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2025.09.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gardahaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847163v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fortuna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103177" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28707" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102827" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04261087v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6359" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728518500524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardahaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/498/1/012008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923430v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365905v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Os" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05306562v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04895339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29944" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Landois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410403v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28519" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Demaldent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mascaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Clausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031546" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940520" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chassignole" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Recolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914766" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510653v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jezzine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Algernon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leberre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27310" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04251979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04024141v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-leymarie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bourdais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leymarie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gardahaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2026.116105" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Imperiale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Lhuillier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107517" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04674499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fortuna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04847162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2904/1/012005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Barras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28707" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04077523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102827" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03118300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khabouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ventura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110607" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04261087v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728518500524" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardahaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jezzine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leymarie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/498/1/012008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orland Guedes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Hori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Os" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Darmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cousin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05306562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aghenzour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04895339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29944" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Landois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28515" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410403v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28132" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04222668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28519" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664841v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/28514" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengdan Xue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Demaldent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mascaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Clausse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252351v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Calmon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099854" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04252030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031546" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01827750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940520" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165421v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chassignole" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Recolin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914766" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510653v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jezzine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cassereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01828197v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789162" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassignole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Recolin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Elbaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811151v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Imperiale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imperiale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04387233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Algernon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leberre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27310" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509996v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04251979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1017/1/012006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04024141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>